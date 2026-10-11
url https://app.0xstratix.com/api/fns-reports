--- v0 (2026-08-27)
+++ v1 (2026-10-11)
@@ -18,51 +18,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheetMetadata+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr codeName="ThisWorkbook"/>
   <sheets>
     <sheet name="Воркеры" sheetId="1" r:id="rId1"/>
     <sheet name="Каталог оборудования" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0">'Воркеры'!$A$1:$D$1</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1">'Каталог оборудования'!$A$1:$C$1153</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1">'Каталог оборудования'!$A$1:$C$1161</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/metadata.xml><?xml version="1.0" encoding="utf-8"?>
 <metadata xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:xlrd="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata" xmlns:xda="http://schemas.microsoft.com/office/spreadsheetml/2017/dynamicarray">
   <metadataTypes count="1">
     <metadataType name="XLDAPR" minSupportedVersion="120000" copy="1" pasteAll="1" pasteValues="1" merge="1" splitFirst="1" rowColShift="1" clearFormats="1" clearComments="1" assign="1" coerce="1" cellMeta="1"/>
   </metadataTypes>
   <futureMetadata name="XLDAPR" count="1">
     <bk>
       <extLst>
         <ext uri="{bdbb8cdc-fa1e-496e-a857-3c3f30c029c3}">
           <xda:dynamicArrayProperties fDynamic="1" fCollapsed="0"/>
         </ext>
       </extLst>
     </bk>
   </futureMetadata>
   <cellMetadata count="1">
     <bk>
       <rc t="1" v="0"/>
     </bk>
   </cellMetadata>
 </metadata>
 </file>
@@ -451,51 +451,51 @@
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Аккаунт.Воркер</v>
       </c>
       <c r="B1" t="str">
         <v>Код оборудования</v>
       </c>
       <c r="C1" t="str">
         <v>Серийный номер</v>
       </c>
       <c r="D1" t="str">
         <v>Часы работы</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:D1"/>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:D1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:C1153"/>
+  <dimension ref="A1:C1161"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="28.83203125" customWidth="1"/>
     <col min="2" max="2" width="48.83203125" customWidth="1"/>
     <col min="3" max="3" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Производитель</v>
       </c>
       <c r="B1" t="str">
         <v>Модель</v>
       </c>
       <c r="C1" t="str">
         <v>Код оборудования</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Aisen</v>
       </c>
       <c r="B2" t="str">
@@ -1401,11797 +1401,11885 @@
         <v>Bitmain</v>
       </c>
       <c r="B84" t="str">
         <v>Bitmain Antminer DR5 35 Th/s 1800 W</v>
       </c>
       <c r="C84" t="str">
         <v>00042</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B85" t="str">
         <v>Bitmain Antminer DR7 127 Th/s 2730 W</v>
       </c>
       <c r="C85" t="str">
         <v>00043</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B86" t="str">
-        <v>Bitmain Antminer E3 180 Mh/s 800 W</v>
+        <v>Bitmain Antminer E11 9000 Mh/s 2340 W</v>
       </c>
       <c r="C86" t="str">
-        <v>00262</v>
+        <v>01471</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B87" t="str">
-        <v>Bitmain Antminer E3 190 Mh/s 760 W</v>
+        <v>Bitmain Antminer E3 180 Mh/s 800 W</v>
       </c>
       <c r="C87" t="str">
-        <v>00263</v>
+        <v>00262</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B88" t="str">
-        <v>Bitmain Antminer E7 800 Mh/s 1300 W</v>
+        <v>Bitmain Antminer E3 190 Mh/s 760 W</v>
       </c>
       <c r="C88" t="str">
-        <v>00044</v>
+        <v>00263</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B89" t="str">
-        <v>Bitmain Antminer E9 2100 Mh/s 2000 W</v>
+        <v>Bitmain Antminer E7 800 Mh/s 1300 W</v>
       </c>
       <c r="C89" t="str">
-        <v>01285</v>
+        <v>00044</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B90" t="str">
-        <v>Bitmain Antminer E9 2160 Mh/s 1920 W</v>
+        <v>Bitmain Antminer E9 2100 Mh/s 2000 W</v>
       </c>
       <c r="C90" t="str">
-        <v>01283</v>
+        <v>01285</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B91" t="str">
-        <v>Bitmain Antminer E9 2200 Mh/s 2000 W</v>
+        <v>Bitmain Antminer E9 2160 Mh/s 1920 W</v>
       </c>
       <c r="C91" t="str">
-        <v>01286</v>
+        <v>01283</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B92" t="str">
-        <v>Bitmain Antminer E9 2220 Mh/s 1900 W</v>
+        <v>Bitmain Antminer E9 2200 Mh/s 2000 W</v>
       </c>
       <c r="C92" t="str">
-        <v>01282</v>
+        <v>01286</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B93" t="str">
-        <v>Bitmain Antminer E9 2280 Mh/s 1920 W</v>
+        <v>Bitmain Antminer E9 2220 Mh/s 1900 W</v>
       </c>
       <c r="C93" t="str">
-        <v>01281</v>
+        <v>01282</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B94" t="str">
-        <v>Bitmain Antminer E9 2340 MH/s 3400 W</v>
+        <v>Bitmain Antminer E9 2280 Mh/s 1920 W</v>
       </c>
       <c r="C94" t="str">
-        <v>01280</v>
+        <v>01281</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B95" t="str">
-        <v>Bitmain Antminer E9 2380 Mh/s 1920 W</v>
+        <v>Bitmain Antminer E9 2340 MH/s 3400 W</v>
       </c>
       <c r="C95" t="str">
-        <v>01284</v>
+        <v>01280</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B96" t="str">
-        <v>Bitmain Antminer E9 2400 Mh/s 1920 W</v>
+        <v>Bitmain Antminer E9 2380 Mh/s 1920 W</v>
       </c>
       <c r="C96" t="str">
-        <v>00045</v>
+        <v>01284</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B97" t="str">
         <v>Bitmain Antminer E9 2400 Mh/s 1920 W</v>
       </c>
       <c r="C97" t="str">
-        <v>00046</v>
+        <v>00045</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B98" t="str">
-        <v>Bitmain Antminer E9 Pro 3480 Mh/s 2200 W</v>
+        <v>Bitmain Antminer E9 2400 Mh/s 1920 W</v>
       </c>
       <c r="C98" t="str">
-        <v>00048</v>
+        <v>00046</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B99" t="str">
-        <v>Bitmain Antminer E9 pro 3580 Mh/s 2200 W</v>
+        <v>Bitmain Antminer E9 Pro 3480 Mh/s 2200 W</v>
       </c>
       <c r="C99" t="str">
-        <v>00049</v>
+        <v>00048</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B100" t="str">
-        <v>Bitmain Antminer E9 Pro 3680 Mh/s 2200 W</v>
+        <v>Bitmain Antminer E9 pro 3580 Mh/s 2200 W</v>
       </c>
       <c r="C100" t="str">
-        <v>00047</v>
+        <v>00049</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B101" t="str">
         <v>Bitmain Antminer E9 Pro 3680 Mh/s 2200 W</v>
       </c>
       <c r="C101" t="str">
-        <v>00050</v>
+        <v>00047</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B102" t="str">
-        <v>Bitmain Antminer E9 Pro 3780 Mh/s 2200 W</v>
+        <v>Bitmain Antminer E9 Pro 3680 Mh/s 2200 W</v>
       </c>
       <c r="C102" t="str">
-        <v>00051</v>
+        <v>00050</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B103" t="str">
-        <v>Bitmain Antminer G2 220 Mh/s 1200 W</v>
+        <v>Bitmain Antminer E9 Pro 3780 Mh/s 2200 W</v>
       </c>
       <c r="C103" t="str">
-        <v>00266</v>
+        <v>00051</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B104" t="str">
-        <v>Bitmain Antminer HS3 9 Th/s 2080 W</v>
+        <v>Bitmain Antminer G2 220 Mh/s 1200 W</v>
       </c>
       <c r="C104" t="str">
-        <v>00052</v>
+        <v>00266</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B105" t="str">
-        <v>Bitmain Antminer Hydro HHB42701 50 Th/s 1300 W</v>
+        <v>Bitmain Antminer HS3 9 Th/s 2080 W</v>
       </c>
       <c r="C105" t="str">
-        <v>01438</v>
+        <v>00052</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B106" t="str">
-        <v>Bitmain Antminer K5 1,13 Th/s 1518 W</v>
+        <v>Bitmain Antminer Hydro HHB42701 50 Th/s 1300 W</v>
       </c>
       <c r="C106" t="str">
-        <v>00054</v>
+        <v>01438</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B107" t="str">
-        <v>Bitmain Antminer K5 1,13 Th/s 1580 W</v>
+        <v>Bitmain Antminer K5 1,13 Th/s 1518 W</v>
       </c>
       <c r="C107" t="str">
-        <v>00053</v>
+        <v>00054</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B108" t="str">
-        <v>Bitmain Antminer K7 58 Th/s 3149 W</v>
+        <v>Bitmain Antminer K5 1,13 Th/s 1580 W</v>
       </c>
       <c r="C108" t="str">
-        <v>01278</v>
+        <v>00053</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B109" t="str">
-        <v>Bitmain Antminer K7 63,5 Th/s 3080 W</v>
+        <v>Bitmain Antminer K7 58 Th/s 3149 W</v>
       </c>
       <c r="C109" t="str">
-        <v>00056</v>
+        <v>01278</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B110" t="str">
-        <v>Bitmain Antminer KA3 166 Th/s 3160 W</v>
+        <v>Bitmain Antminer K7 63,5 Th/s 3080 W</v>
       </c>
       <c r="C110" t="str">
-        <v>00057</v>
+        <v>00056</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B111" t="str">
         <v>Bitmain Antminer KA3 166 Th/s 3160 W</v>
       </c>
       <c r="C111" t="str">
-        <v>00058</v>
+        <v>00057</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B112" t="str">
-        <v>Bitmain Antminer KA3 173 Th/s 3154 W</v>
+        <v>Bitmain Antminer KA3 166 Th/s 3160 W</v>
       </c>
       <c r="C112" t="str">
-        <v>00059</v>
+        <v>00058</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B113" t="str">
-        <v>Bitmain Antminer KA3 173 Th/s 3287 W</v>
+        <v>Bitmain Antminer KA3 173 Th/s 3154 W</v>
       </c>
       <c r="C113" t="str">
-        <v>00271</v>
+        <v>00059</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B114" t="str">
-        <v>Bitmain Antminer KS3 8,2 Th/s 3050 W</v>
+        <v>Bitmain Antminer KA3 173 Th/s 3287 W</v>
       </c>
       <c r="C114" t="str">
-        <v>01025</v>
+        <v>00271</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B115" t="str">
-        <v>Bitmain Antminer KS3 8,3 Th/s 3200 W</v>
+        <v>Bitmain Antminer KS3 8,2 Th/s 3050 W</v>
       </c>
       <c r="C115" t="str">
-        <v>00060</v>
+        <v>01025</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B116" t="str">
-        <v>Bitmain Antminer KS3 9,4 Th/s 3500 W</v>
+        <v>Bitmain Antminer KS3 8,3 Th/s 3200 W</v>
       </c>
       <c r="C116" t="str">
-        <v>00273</v>
+        <v>00060</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B117" t="str">
-        <v>Bitmain Antminer KS5 18 Th/s 3150 W</v>
+        <v>Bitmain Antminer KS3 9,4 Th/s 3500 W</v>
       </c>
       <c r="C117" t="str">
-        <v>01360</v>
+        <v>00273</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B118" t="str">
-        <v>Bitmain Antminer KS5 20 Th/s 3000 W</v>
+        <v>Bitmain Antminer KS5 18 Th/s 3150 W</v>
       </c>
       <c r="C118" t="str">
-        <v>00274</v>
+        <v>01360</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B119" t="str">
-        <v>Bitmain Antminer KS5 20 Th/s 3300 W</v>
+        <v>Bitmain Antminer KS5 20 Th/s 3000 W</v>
       </c>
       <c r="C119" t="str">
-        <v>00063</v>
+        <v>00274</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B120" t="str">
-        <v>Bitmain Antminer KS5 Pro 21 Th/s 3150 W</v>
+        <v>Bitmain Antminer KS5 20 Th/s 3300 W</v>
       </c>
       <c r="C120" t="str">
-        <v>00275</v>
+        <v>00063</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B121" t="str">
-        <v>Bitmain Antminer KS5 Pro 21 Th/s 3300 W</v>
+        <v>Bitmain Antminer KS5 Pro 21 Th/s 3150 W</v>
       </c>
       <c r="C121" t="str">
-        <v>00065</v>
+        <v>00275</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B122" t="str">
-        <v>Bitmain Antminer KS7 30 Th/s 3080 W</v>
+        <v>Bitmain Antminer KS5 Pro 21 Th/s 3300 W</v>
       </c>
       <c r="C122" t="str">
-        <v>01396</v>
+        <v>00065</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B123" t="str">
-        <v>Bitmain Antminer KS7 45 Th/s 3600 W</v>
+        <v>Bitmain Antminer KS7 30 Th/s 3080 W</v>
       </c>
       <c r="C123" t="str">
-        <v>01436</v>
+        <v>01396</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B124" t="str">
-        <v>Bitmain Antminer L3 250 Mh/s 400 W</v>
+        <v>Bitmain Antminer KS7 36 Th/s 2772 W</v>
       </c>
       <c r="C124" t="str">
-        <v>00066</v>
+        <v>01470</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B125" t="str">
-        <v>Bitmain Antminer L3+ 504 Mh/s 705 W</v>
+        <v>Bitmain Antminer KS7 45 Th/s 3600 W</v>
       </c>
       <c r="C125" t="str">
-        <v>00067</v>
+        <v>01436</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B126" t="str">
-        <v>Bitmain Antminer L3+ 504 Mh/s 800 W</v>
+        <v>Bitmain Antminer L11 20 Gh/s 3680 W</v>
       </c>
       <c r="C126" t="str">
-        <v>00068</v>
+        <v>01472</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B127" t="str">
-        <v>Bitmain Antminer L3+ 600 Mh/s 850 W</v>
+        <v>Bitmain Antminer L3 250 Mh/s 400 W</v>
       </c>
       <c r="C127" t="str">
-        <v>00277</v>
+        <v>00066</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B128" t="str">
-        <v>Bitmain Antminer L3++ 580 Mh/s 940 W</v>
+        <v>Bitmain Antminer L3+ 504 Mh/s 705 W</v>
       </c>
       <c r="C128" t="str">
-        <v>00070</v>
+        <v>00067</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B129" t="str">
-        <v>Bitmain Antminer L3++ 596 Mh/s 1050 W</v>
+        <v>Bitmain Antminer L3+ 504 Mh/s 800 W</v>
       </c>
       <c r="C129" t="str">
-        <v>00279</v>
+        <v>00068</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B130" t="str">
-        <v>Bitmain Antminer L5 1473 Mh/s 1425 W</v>
+        <v>Bitmain Antminer L3+ 600 Mh/s 850 W</v>
       </c>
       <c r="C130" t="str">
-        <v>00071</v>
+        <v>00277</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B131" t="str">
-        <v>Bitmain Antminer L7 8000 Mh/s 2950 W</v>
+        <v>Bitmain Antminer L3++ 580 Mh/s 940 W</v>
       </c>
       <c r="C131" t="str">
-        <v>01459</v>
+        <v>00070</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B132" t="str">
-        <v>Bitmain Antminer L7 8050 Mh/s 3300 W</v>
+        <v>Bitmain Antminer L3++ 596 Mh/s 1050 W</v>
       </c>
       <c r="C132" t="str">
-        <v>01279</v>
+        <v>00279</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B133" t="str">
-        <v>Bitmain Antminer L7 8550 Mh/s 3300 W</v>
+        <v>Bitmain Antminer L5 1473 Mh/s 1425 W</v>
       </c>
       <c r="C133" t="str">
-        <v>00072</v>
+        <v>00071</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B134" t="str">
-        <v>Bitmain Antminer L7 8550 Mh/s 3425 W</v>
+        <v>Bitmain Antminer L7 8000 Mh/s 2950 W</v>
       </c>
       <c r="C134" t="str">
-        <v>00073</v>
+        <v>01459</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B135" t="str">
-        <v>Bitmain Antminer L7 8800 Mh/s 3172 W</v>
+        <v>Bitmain Antminer L7 8050 Mh/s 3300 W</v>
       </c>
       <c r="C135" t="str">
-        <v>00074</v>
+        <v>01279</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B136" t="str">
-        <v>Bitmain Antminer L7 8800 Mh/s 3425 W</v>
+        <v>Bitmain Antminer L7 8550 Mh/s 3300 W</v>
       </c>
       <c r="C136" t="str">
-        <v>00075</v>
+        <v>00072</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B137" t="str">
-        <v>Bitmain Antminer L7 9050 Mh/s 3260 W</v>
+        <v>Bitmain Antminer L7 8550 Mh/s 3425 W</v>
       </c>
       <c r="C137" t="str">
-        <v>00076</v>
+        <v>00073</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B138" t="str">
-        <v>Bitmain Antminer L7 9050 Mh/s 3425 W</v>
+        <v>Bitmain Antminer L7 8800 Mh/s 3172 W</v>
       </c>
       <c r="C138" t="str">
-        <v>00281</v>
+        <v>00074</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B139" t="str">
-        <v>Bitmain Antminer L7 9160 Mh/s 3225 W</v>
+        <v>Bitmain Antminer L7 8800 Mh/s 3425 W</v>
       </c>
       <c r="C139" t="str">
-        <v>00078</v>
+        <v>00075</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B140" t="str">
-        <v>Bitmain Antminer L7 9160 Mh/s 3425 W</v>
+        <v>Bitmain Antminer L7 9050 Mh/s 3260 W</v>
       </c>
       <c r="C140" t="str">
-        <v>00282</v>
+        <v>00076</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B141" t="str">
-        <v>Bitmain Antminer L7 9300 Mh/s 3300 W</v>
+        <v>Bitmain Antminer L7 9050 Mh/s 3425 W</v>
       </c>
       <c r="C141" t="str">
-        <v>00079</v>
+        <v>00281</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B142" t="str">
-        <v>Bitmain Antminer L7 9300 Mh/s 3425 W</v>
+        <v>Bitmain Antminer L7 9160 Mh/s 3225 W</v>
       </c>
       <c r="C142" t="str">
-        <v>00080</v>
+        <v>00078</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B143" t="str">
-        <v>Bitmain Antminer L7 9500 Mh/s 3420 W</v>
+        <v>Bitmain Antminer L7 9160 Mh/s 3425 W</v>
       </c>
       <c r="C143" t="str">
-        <v>00082</v>
+        <v>00282</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B144" t="str">
-        <v>Bitmain Antminer L9 0,0165 Th/s 3360 W</v>
+        <v>Bitmain Antminer L7 9300 Mh/s 3300 W</v>
       </c>
       <c r="C144" t="str">
-        <v>01219</v>
+        <v>00079</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B145" t="str">
-        <v>Bitmain Antminer L9 15 Gh/s 3360 W</v>
+        <v>Bitmain Antminer L7 9300 Mh/s 3425 W</v>
       </c>
       <c r="C145" t="str">
-        <v>01024</v>
+        <v>00080</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B146" t="str">
-        <v>Bitmain Antminer L9 16 Gh/s 3360 W</v>
+        <v>Bitmain Antminer L7 9500 Mh/s 3420 W</v>
       </c>
       <c r="C146" t="str">
-        <v>00086</v>
+        <v>00082</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B147" t="str">
-        <v>Bitmain Antminer L9 16,5 Gh/s 3500 W</v>
+        <v>Bitmain Antminer L9 0,0165 Th/s 3360 W</v>
       </c>
       <c r="C147" t="str">
-        <v>01429</v>
+        <v>01219</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B148" t="str">
-        <v>Bitmain Antminer L9 17 Gh/s 3260 W</v>
+        <v>Bitmain Antminer L9 15 Gh/s 3360 W</v>
       </c>
       <c r="C148" t="str">
-        <v>00286</v>
+        <v>01024</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B149" t="str">
-        <v>Bitmain Antminer L9 17,6 Gh/s 3260 W</v>
+        <v>Bitmain Antminer L9 16 Gh/s 3360 W</v>
       </c>
       <c r="C149" t="str">
-        <v>00087</v>
+        <v>00086</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B150" t="str">
-        <v>Bitmain Antminer R4 8 Th/s 845 W</v>
+        <v>Bitmain Antminer L9 16,5 Gh/s 3500 W</v>
       </c>
       <c r="C150" t="str">
-        <v>00088</v>
+        <v>01429</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B151" t="str">
-        <v>Bitmain Antminer R4 8,7 Th/s 845 W</v>
+        <v>Bitmain Antminer L9 17 Gh/s 3260 W</v>
       </c>
       <c r="C151" t="str">
-        <v>00287</v>
+        <v>00286</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B152" t="str">
-        <v>Bitmain Antminer S1 180 Gh/s 360 W</v>
+        <v>Bitmain Antminer L9 17,6 Gh/s 3260 W</v>
       </c>
       <c r="C152" t="str">
-        <v>00089</v>
+        <v>00087</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B153" t="str">
-        <v>Bitmain Antminer S11 19 Th/s 1530 W</v>
+        <v>Bitmain Antminer R4 8 Th/s 845 W</v>
       </c>
       <c r="C153" t="str">
-        <v>00091</v>
+        <v>00088</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B154" t="str">
-        <v>Bitmain Antminer S11 20,5 Th/s 1530 W</v>
+        <v>Bitmain Antminer R4 8,7 Th/s 845 W</v>
       </c>
       <c r="C154" t="str">
-        <v>00288</v>
+        <v>00287</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B155" t="str">
-        <v>Bitmain Antminer S15 (eco mode) 17 Th/s 850 W</v>
+        <v>Bitmain Antminer S1 180 Gh/s 360 W</v>
       </c>
       <c r="C155" t="str">
-        <v>00093</v>
+        <v>00089</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B156" t="str">
-        <v>Bitmain Antminer S15 28 Th/s 1600 W</v>
+        <v>Bitmain Antminer S11 19 Th/s 1530 W</v>
       </c>
       <c r="C156" t="str">
-        <v>00094</v>
+        <v>00091</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B157" t="str">
-        <v>Bitmain Antminer S17 50 Th/s 1975 W</v>
+        <v>Bitmain Antminer S11 20,5 Th/s 1530 W</v>
       </c>
       <c r="C157" t="str">
-        <v>01026</v>
+        <v>00288</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B158" t="str">
-        <v>Bitmain Antminer S17 53 Th/s 2385 W</v>
+        <v>Bitmain Antminer S15 (eco mode) 17 Th/s 850 W</v>
       </c>
       <c r="C158" t="str">
-        <v>00095</v>
+        <v>00093</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B159" t="str">
-        <v>Bitmain Antminer S17 56 Th/s 2520 W</v>
+        <v>Bitmain Antminer S15 28 Th/s 1600 W</v>
       </c>
       <c r="C159" t="str">
-        <v>00097</v>
+        <v>00094</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B160" t="str">
-        <v>Bitmain Antminer S17 59 Th/s 2385 W</v>
+        <v>Bitmain Antminer S17 50 Th/s 1975 W</v>
       </c>
       <c r="C160" t="str">
-        <v>00099</v>
+        <v>01026</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B161" t="str">
-        <v>Bitmain Antminer S17 Pro 50 Th/s 1975 W</v>
+        <v>Bitmain Antminer S17 53 Th/s 2385 W</v>
       </c>
       <c r="C161" t="str">
-        <v>00100</v>
+        <v>00095</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B162" t="str">
-        <v>Bitmain Antminer S17 Pro 53 Th/s 2094 W</v>
+        <v>Bitmain Antminer S17 56 Th/s 2520 W</v>
       </c>
       <c r="C162" t="str">
-        <v>00101</v>
+        <v>00097</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B163" t="str">
-        <v>Bitmain Antminer S17 Pro 56 Th/s 2212 W</v>
+        <v>Bitmain Antminer S17 59 Th/s 2385 W</v>
       </c>
       <c r="C163" t="str">
-        <v>00103</v>
+        <v>00099</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B164" t="str">
-        <v>Bitmain Antminer S17 Pro 59 Th/s 2300 W</v>
+        <v>Bitmain Antminer S17 Pro 50 Th/s 1975 W</v>
       </c>
       <c r="C164" t="str">
-        <v>00104</v>
+        <v>00100</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B165" t="str">
-        <v>Bitmain Antminer S17+ 67 Th/s 2680 W</v>
+        <v>Bitmain Antminer S17 Pro 53 Th/s 2094 W</v>
       </c>
       <c r="C165" t="str">
-        <v>00105</v>
+        <v>00101</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B166" t="str">
-        <v>Bitmain Antminer S17+ 70 Th/s 2800 W</v>
+        <v>Bitmain Antminer S17 Pro 56 Th/s 2212 W</v>
       </c>
       <c r="C166" t="str">
-        <v>00106</v>
+        <v>00103</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B167" t="str">
-        <v>Bitmain Antminer S17+ 73 Th/s 2920 W</v>
+        <v>Bitmain Antminer S17 Pro 59 Th/s 2300 W</v>
       </c>
       <c r="C167" t="str">
-        <v>00107</v>
+        <v>00104</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B168" t="str">
-        <v>Bitmain Antminer S17+ 76 Th/s 3040 W</v>
+        <v>Bitmain Antminer S17+ 67 Th/s 2680 W</v>
       </c>
       <c r="C168" t="str">
-        <v>00109</v>
+        <v>00105</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B169" t="str">
-        <v>Bitmain Antminer S17e 60 Th/s 2880 W</v>
+        <v>Bitmain Antminer S17+ 70 Th/s 2800 W</v>
       </c>
       <c r="C169" t="str">
-        <v>00110</v>
+        <v>00106</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B170" t="str">
-        <v>Bitmain Antminer S17e 64 Th/s 2880 W</v>
+        <v>Bitmain Antminer S17+ 73 Th/s 2920 W</v>
       </c>
       <c r="C170" t="str">
-        <v>00111</v>
+        <v>00107</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B171" t="str">
-        <v>Bitmain Antminer S19 (240-Ca) 90 Th/s 3250 W</v>
+        <v>Bitmain Antminer S17+ 76 Th/s 3040 W</v>
       </c>
       <c r="C171" t="str">
-        <v>01027</v>
+        <v>00109</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B172" t="str">
-        <v>Bitmain Antminer S19 (240-Ch) 90 Th/s 3105 W</v>
+        <v>Bitmain Antminer S17e 60 Th/s 2880 W</v>
       </c>
       <c r="C172" t="str">
-        <v>01028</v>
+        <v>00110</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B173" t="str">
-        <v>Bitmain Antminer S19 82 Th/s 2829 W</v>
+        <v>Bitmain Antminer S17e 64 Th/s 2880 W</v>
       </c>
       <c r="C173" t="str">
-        <v>01029</v>
+        <v>00111</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B174" t="str">
-        <v>Bitmain Antminer S19 86 Th/s 2967 W</v>
+        <v>Bitmain Antminer S19 (240-Ca) 90 Th/s 3250 W</v>
       </c>
       <c r="C174" t="str">
-        <v>01030</v>
+        <v>01027</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B175" t="str">
-        <v>Bitmain Antminer S19 95 Th/s 3200 W</v>
+        <v>Bitmain Antminer S19 (240-Ch) 90 Th/s 3105 W</v>
       </c>
       <c r="C175" t="str">
-        <v>00113</v>
+        <v>01028</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B176" t="str">
-        <v>Bitmain Antminer S19 95 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 82 Th/s 2829 W</v>
       </c>
       <c r="C176" t="str">
-        <v>00114</v>
+        <v>01029</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B177" t="str">
-        <v>Bitmain Antminer S19 hyd 132 Th/s 5445 W</v>
+        <v>Bitmain Antminer S19 86 Th/s 2967 W</v>
       </c>
       <c r="C177" t="str">
-        <v>00115</v>
+        <v>01030</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B178" t="str">
-        <v>Bitmain Antminer S19 hyd 138 Th/s 5445 W</v>
+        <v>Bitmain Antminer S19 95 Th/s 3200 W</v>
       </c>
       <c r="C178" t="str">
-        <v>00116</v>
+        <v>00113</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B179" t="str">
-        <v>Bitmain Antminer S19 hyd 151 Th/s 5445 W</v>
+        <v>Bitmain Antminer S19 95 Th/s 3250 W</v>
       </c>
       <c r="C179" t="str">
-        <v>00117</v>
+        <v>00114</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B180" t="str">
-        <v>Bitmain Antminer S19 Hydro 138,5 Th/s 4778 W</v>
+        <v>Bitmain Antminer S19 hyd 132 Th/s 5445 W</v>
       </c>
       <c r="C180" t="str">
-        <v>01035</v>
+        <v>00115</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B181" t="str">
-        <v>Bitmain Antminer S19 Hydro 145 Th/s 5003 W</v>
+        <v>Bitmain Antminer S19 hyd 138 Th/s 5445 W</v>
       </c>
       <c r="C181" t="str">
-        <v>01036</v>
+        <v>00116</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B182" t="str">
-        <v>Bitmain Antminer S19 Hydro 151 Th/s 5230 W</v>
+        <v>Bitmain Antminer S19 hyd 151 Th/s 5445 W</v>
       </c>
       <c r="C182" t="str">
-        <v>00119</v>
+        <v>00117</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B183" t="str">
-        <v>Bitmain Antminer S19 Hydro 151,3 Th/s 5227 W</v>
+        <v>Bitmain Antminer S19 Hydro 138,5 Th/s 4778 W</v>
       </c>
       <c r="C183" t="str">
-        <v>01037</v>
+        <v>01035</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B184" t="str">
-        <v>Bitmain Antminer S19 Hydro 151,5 Th/s 5227 W</v>
+        <v>Bitmain Antminer S19 Hydro 145 Th/s 5003 W</v>
       </c>
       <c r="C184" t="str">
-        <v>01038</v>
+        <v>01036</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B185" t="str">
-        <v>Bitmain Antminer S19 Hydro 158 Th/s 5451 W</v>
+        <v>Bitmain Antminer S19 Hydro 151 Th/s 5230 W</v>
       </c>
       <c r="C185" t="str">
-        <v>00297</v>
+        <v>00119</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B186" t="str">
-        <v>Bitmain Antminer S19 Pro 100 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Hydro 151,3 Th/s 5227 W</v>
       </c>
       <c r="C186" t="str">
-        <v>00121</v>
+        <v>01037</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B187" t="str">
-        <v>Bitmain Antminer S19 Pro 104 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Hydro 151,5 Th/s 5227 W</v>
       </c>
       <c r="C187" t="str">
-        <v>00122</v>
+        <v>01038</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B188" t="str">
-        <v>Bitmain Antminer S19 Pro 105 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Hydro 158 Th/s 5451 W</v>
       </c>
       <c r="C188" t="str">
-        <v>01045</v>
+        <v>00297</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B189" t="str">
-        <v>Bitmain Antminer S19 Pro 110 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Pro 100 Th/s 3250 W</v>
       </c>
       <c r="C189" t="str">
-        <v>00123</v>
+        <v>00121</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B190" t="str">
-        <v>Bitmain Antminer S19 Pro 86 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Pro 104 Th/s 3250 W</v>
       </c>
       <c r="C190" t="str">
-        <v>00124</v>
+        <v>00122</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B191" t="str">
-        <v>Bitmain Antminer S19 Pro 96 Th/s 2928 W</v>
+        <v>Bitmain Antminer S19 Pro 105 Th/s 3250 W</v>
       </c>
       <c r="C191" t="str">
-        <v>01046</v>
+        <v>01045</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B192" t="str">
-        <v>Bitmain Antminer S19 Pro Hyd 177 Th/s 4800 W</v>
+        <v>Bitmain Antminer S19 Pro 110 Th/s 3250 W</v>
       </c>
       <c r="C192" t="str">
-        <v>00125</v>
+        <v>00123</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B193" t="str">
-        <v>Bitmain Antminer S19 Pro Hyd 177 Th/s 5221 W</v>
+        <v>Bitmain Antminer S19 Pro 86 Th/s 3250 W</v>
       </c>
       <c r="C193" t="str">
-        <v>00299</v>
+        <v>00124</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B194" t="str">
-        <v>Bitmain Antminer S19 Pro hyd 184 Th/s 4800 W</v>
+        <v>Bitmain Antminer S19 Pro 96 Th/s 2928 W</v>
       </c>
       <c r="C194" t="str">
-        <v>00126</v>
+        <v>01046</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B195" t="str">
-        <v>Bitmain Antminer S19 Pro hyd 191 Th/s 4800 W</v>
+        <v>Bitmain Antminer S19 Pro Hyd 177 Th/s 4800 W</v>
       </c>
       <c r="C195" t="str">
-        <v>00127</v>
+        <v>00125</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B196" t="str">
-        <v>Bitmain Antminer S19 Pro hyd 198 Th/s 4800 W</v>
+        <v>Bitmain Antminer S19 Pro Hyd 177 Th/s 5221 W</v>
       </c>
       <c r="C196" t="str">
-        <v>00128</v>
+        <v>00299</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B197" t="str">
-        <v>Bitmain Antminer S19 Pro Hydro 154,5 Th/s 4558 W</v>
+        <v>Bitmain Antminer S19 Pro hyd 184 Th/s 4800 W</v>
       </c>
       <c r="C197" t="str">
-        <v>01047</v>
+        <v>00126</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B198" t="str">
-        <v>Bitmain Antminer S19 Pro Hydro 162 Th/s 4780 W</v>
+        <v>Bitmain Antminer S19 Pro hyd 191 Th/s 4800 W</v>
       </c>
       <c r="C198" t="str">
-        <v>01048</v>
+        <v>00127</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B199" t="str">
-        <v>Bitmain Antminer S19 Pro Hydro 163 Th/s 4809 W</v>
+        <v>Bitmain Antminer S19 Pro hyd 198 Th/s 4800 W</v>
       </c>
       <c r="C199" t="str">
-        <v>01049</v>
+        <v>00128</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B200" t="str">
-        <v>Bitmain Antminer S19 Pro Hydro 169,5 Th/s 5000 W</v>
+        <v>Bitmain Antminer S19 Pro Hydro 154,5 Th/s 4558 W</v>
       </c>
       <c r="C200" t="str">
-        <v>01050</v>
+        <v>01047</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B201" t="str">
-        <v>Bitmain Antminer S19 Pro Hydro 170 Th/s 5015 W</v>
+        <v>Bitmain Antminer S19 Pro Hydro 162 Th/s 4780 W</v>
       </c>
       <c r="C201" t="str">
-        <v>01051</v>
+        <v>01048</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B202" t="str">
-        <v>Bitmain Antminer S19 Pro+ Hyd 198 Th/s 5445 W</v>
+        <v>Bitmain Antminer S19 Pro Hydro 163 Th/s 4809 W</v>
       </c>
       <c r="C202" t="str">
-        <v>00300</v>
+        <v>01049</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B203" t="str">
-        <v>Bitmain Antminer S19 Pro+ Hydro 170 Th/s 4675 W</v>
+        <v>Bitmain Antminer S19 Pro Hydro 169,5 Th/s 5000 W</v>
       </c>
       <c r="C203" t="str">
-        <v>01052</v>
+        <v>01050</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B204" t="str">
-        <v>Bitmain Antminer S19 Pro+ Hydro 177 Th/s 4668 W</v>
+        <v>Bitmain Antminer S19 Pro Hydro 170 Th/s 5015 W</v>
       </c>
       <c r="C204" t="str">
-        <v>01053</v>
+        <v>01051</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B205" t="str">
-        <v>Bitmain Antminer S19 Pro+ Hydro 184 Th/s 5060 W</v>
+        <v>Bitmain Antminer S19 Pro+ Hyd 198 Th/s 5445 W</v>
       </c>
       <c r="C205" t="str">
-        <v>01054</v>
+        <v>00300</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B206" t="str">
-        <v>Bitmain Antminer S19 Pro+ Hydro 191 Th/s 5253 W</v>
+        <v>Bitmain Antminer S19 Pro+ Hydro 170 Th/s 4675 W</v>
       </c>
       <c r="C206" t="str">
-        <v>01055</v>
+        <v>01052</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B207" t="str">
-        <v>Bitmain Antminer S19 Pro++ 125 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 Pro+ Hydro 177 Th/s 4668 W</v>
       </c>
       <c r="C207" t="str">
-        <v>00301</v>
+        <v>01053</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B208" t="str">
-        <v>Bitmain Antminer S19 XP 119 Th/s 2658 W</v>
+        <v>Bitmain Antminer S19 Pro+ Hydro 184 Th/s 5060 W</v>
       </c>
       <c r="C208" t="str">
-        <v>01392</v>
+        <v>01054</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B209" t="str">
-        <v>Bitmain Antminer S19 XP 127 Th/s 2730 W</v>
+        <v>Bitmain Antminer S19 Pro+ Hydro 191 Th/s 5253 W</v>
       </c>
       <c r="C209" t="str">
-        <v>01056</v>
+        <v>01055</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B210" t="str">
-        <v>Bitmain Antminer S19 XP 134 Th/s 3010 W</v>
+        <v>Bitmain Antminer S19 Pro++ 125 Th/s 3250 W</v>
       </c>
       <c r="C210" t="str">
-        <v>00132</v>
+        <v>00301</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B211" t="str">
-        <v>Bitmain Antminer S19 XP 140 Th/s 3010 W</v>
+        <v>Bitmain Antminer S19 XP 119 Th/s 2658 W</v>
       </c>
       <c r="C211" t="str">
-        <v>00133</v>
+        <v>01392</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B212" t="str">
-        <v>Bitmain Antminer S19 XP 141 Th/s 3010 W</v>
+        <v>Bitmain Antminer S19 XP 127 Th/s 2730 W</v>
       </c>
       <c r="C212" t="str">
-        <v>00134</v>
+        <v>01056</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B213" t="str">
-        <v>Bitmain Antminer S19 XP Hyd 246 Th/s 5120 W</v>
+        <v>Bitmain Antminer S19 XP 134 Th/s 3010 W</v>
       </c>
       <c r="C213" t="str">
-        <v>01335</v>
+        <v>00132</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B214" t="str">
-        <v>Bitmain Antminer S19 XP hyd 250 Th/s 2900 W</v>
+        <v>Bitmain Antminer S19 XP 140 Th/s 3010 W</v>
       </c>
       <c r="C214" t="str">
-        <v>00135</v>
+        <v>00133</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B215" t="str">
-        <v>Bitmain Antminer S19 XP Hyd 255 Th/s 5304 W</v>
+        <v>Bitmain Antminer S19 XP 141 Th/s 3010 W</v>
       </c>
       <c r="C215" t="str">
-        <v>00303</v>
+        <v>00134</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B216" t="str">
-        <v>Bitmain Antminer S19 XP hyd 257 Th/s 5300 W</v>
+        <v>Bitmain Antminer S19 XP Hyd 246 Th/s 5120 W</v>
       </c>
       <c r="C216" t="str">
-        <v>00136</v>
+        <v>01335</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B217" t="str">
-        <v>Bitmain Antminer S19 XP+ Hyd 3U 558 Th/s 10620 W</v>
+        <v>Bitmain Antminer S19 XP hyd 250 Th/s 2900 W</v>
       </c>
       <c r="C217" t="str">
-        <v>01354</v>
+        <v>00135</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B218" t="str">
-        <v>Bitmain Antminer S19 XP+ Hyd 3U 586 Th/s 10900 W</v>
+        <v>Bitmain Antminer S19 XP Hyd 255 Th/s 5304 W</v>
       </c>
       <c r="C218" t="str">
-        <v>01437</v>
+        <v>00303</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B219" t="str">
-        <v>Bitmain Antminer S19 XP+ Hydro 293 Th/s 5567 W</v>
+        <v>Bitmain Antminer S19 XP hyd 257 Th/s 5300 W</v>
       </c>
       <c r="C219" t="str">
-        <v>01423</v>
+        <v>00136</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B220" t="str">
-        <v>Bitmain Antminer S19+ 99 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19 XP+ Hyd 3U 558 Th/s 10620 W</v>
       </c>
       <c r="C220" t="str">
-        <v>01031</v>
+        <v>01354</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B221" t="str">
-        <v>Bitmain Antminer S19a 100 Th/s 3450 W</v>
+        <v>Bitmain Antminer S19 XP+ Hyd 3U 586 Th/s 10900 W</v>
       </c>
       <c r="C221" t="str">
-        <v>00138</v>
+        <v>01437</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B222" t="str">
-        <v>Bitmain Antminer S19a 96 Th/s 3312 W</v>
+        <v>Bitmain Antminer S19 XP+ Hydro 293 Th/s 5567 W</v>
       </c>
       <c r="C222" t="str">
-        <v>01032</v>
+        <v>01423</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B223" t="str">
-        <v>Bitmain Antminer S19a Pro 102 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19+ 99 Th/s 3250 W</v>
       </c>
       <c r="C223" t="str">
-        <v>01238</v>
+        <v>01031</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B224" t="str">
-        <v>Bitmain Antminer S19a pro 106 Th/s 3245 W</v>
+        <v>Bitmain Antminer S19a 100 Th/s 3450 W</v>
       </c>
       <c r="C224" t="str">
-        <v>00139</v>
+        <v>00138</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B225" t="str">
-        <v>Bitmain Antminer S19a pro 110 Th/s 3245 W</v>
+        <v>Bitmain Antminer S19a 96 Th/s 3312 W</v>
       </c>
       <c r="C225" t="str">
-        <v>00140</v>
+        <v>01032</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B226" t="str">
-        <v>Bitmain Antminer S19a pro 98 Th/s 3245 W</v>
+        <v>Bitmain Antminer S19a Pro 102 Th/s 3250 W</v>
       </c>
       <c r="C226" t="str">
-        <v>00141</v>
+        <v>01238</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B227" t="str">
-        <v>Bitmain Antminer S19e XP Hydro 240 Th/s 5280 W</v>
+        <v>Bitmain Antminer S19a pro 106 Th/s 3245 W</v>
       </c>
       <c r="C227" t="str">
-        <v>01033</v>
+        <v>00139</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B228" t="str">
-        <v>Bitmain Antminer S19e XP Hydro 251 Th/s 5522 W</v>
+        <v>Bitmain Antminer S19a pro 110 Th/s 3245 W</v>
       </c>
       <c r="C228" t="str">
-        <v>01034</v>
+        <v>00140</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B229" t="str">
-        <v>Bitmain Antminer S19i 84,5 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19a pro 98 Th/s 3245 W</v>
       </c>
       <c r="C229" t="str">
-        <v>01452</v>
+        <v>00141</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B230" t="str">
-        <v>Bitmain Antminer S19i 88,5 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19e XP Hydro 240 Th/s 5280 W</v>
       </c>
       <c r="C230" t="str">
-        <v>01338</v>
+        <v>01033</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B231" t="str">
-        <v>Bitmain Antminer S19i 92,5 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19e XP Hydro 251 Th/s 5522 W</v>
       </c>
       <c r="C231" t="str">
-        <v>01039</v>
+        <v>01034</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B232" t="str">
-        <v>Bitmain Antminer S19i 96,5 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19i 84,5 Th/s 3250 W</v>
       </c>
       <c r="C232" t="str">
-        <v>01040</v>
+        <v>01452</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B233" t="str">
-        <v>Bitmain Antminer S19J 110 Th/s 3960 W</v>
+        <v>Bitmain Antminer S19i 88,5 Th/s 3250 W</v>
       </c>
       <c r="C233" t="str">
-        <v>00142</v>
+        <v>01338</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B234" t="str">
-        <v>Bitmain Antminer S19J 82 Th/s 2829 W</v>
+        <v>Bitmain Antminer S19i 92,5 Th/s 3250 W</v>
       </c>
       <c r="C234" t="str">
-        <v>01041</v>
+        <v>01039</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B235" t="str">
-        <v>Bitmain Antminer S19J 86 Th/s 2967 W</v>
+        <v>Bitmain Antminer S19i 96,5 Th/s 3250 W</v>
       </c>
       <c r="C235" t="str">
-        <v>01042</v>
+        <v>01040</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B236" t="str">
-        <v>Bitmain Antminer S19J 90 Th/s 3100 W</v>
+        <v>Bitmain Antminer S19J 110 Th/s 3960 W</v>
       </c>
       <c r="C236" t="str">
-        <v>00144</v>
+        <v>00142</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B237" t="str">
-        <v>Bitmain Antminer S19J 90 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19J 82 Th/s 2829 W</v>
       </c>
       <c r="C237" t="str">
-        <v>00145</v>
+        <v>01041</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B238" t="str">
-        <v>Bitmain Antminer S19J 94 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19J 86 Th/s 2967 W</v>
       </c>
       <c r="C238" t="str">
-        <v>01329</v>
+        <v>01042</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B239" t="str">
-        <v>Bitmain Antminer S19J Pro 100 Th/s 2950 W</v>
+        <v>Bitmain Antminer S19J 90 Th/s 3100 W</v>
       </c>
       <c r="C239" t="str">
-        <v>00148</v>
+        <v>00144</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B240" t="str">
-        <v>Bitmain Antminer S19J Pro 100 Th/s 3050 W</v>
+        <v>Bitmain Antminer S19J 90 Th/s 3250 W</v>
       </c>
       <c r="C240" t="str">
-        <v>00147</v>
+        <v>00145</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B241" t="str">
-        <v>Bitmain Antminer S19J Pro 102 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19J 94 Th/s 3250 W</v>
       </c>
       <c r="C241" t="str">
-        <v>01239</v>
+        <v>01329</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B242" t="str">
-        <v>Bitmain Antminer S19J Pro 104 Th/s 3050 W</v>
+        <v>Bitmain Antminer S19J Pro 100 Th/s 2950 W</v>
       </c>
       <c r="C242" t="str">
-        <v>00149</v>
+        <v>00148</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B243" t="str">
-        <v>Bitmain Antminer S19J Pro 104 Th/s 3068 W</v>
+        <v>Bitmain Antminer S19J Pro 100 Th/s 3050 W</v>
       </c>
       <c r="C243" t="str">
-        <v>00150</v>
+        <v>00147</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B244" t="str">
-        <v>Bitmain Antminer S19j pro 110 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19J Pro 102 Th/s 3250 W</v>
       </c>
       <c r="C244" t="str">
-        <v>01222</v>
+        <v>01239</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B245" t="str">
-        <v>Bitmain Antminer S19J Pro 88 Th/s 3068 W</v>
+        <v>Bitmain Antminer S19J Pro 104 Th/s 3050 W</v>
       </c>
       <c r="C245" t="str">
-        <v>01019</v>
+        <v>00149</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B246" t="str">
-        <v>Bitmain Antminer S19J Pro 92 Th/s 3050 W</v>
+        <v>Bitmain Antminer S19J Pro 104 Th/s 3068 W</v>
       </c>
       <c r="C246" t="str">
-        <v>00151</v>
+        <v>00150</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B247" t="str">
-        <v>Bitmain Antminer S19J Pro 96 Th/s 2832 W</v>
+        <v>Bitmain Antminer S19J Pro 108 Th/s 3250 W</v>
       </c>
       <c r="C247" t="str">
-        <v>00153</v>
+        <v>01468</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B248" t="str">
-        <v>Bitmain Antminer S19J Pro 96 Th/s 3050 W</v>
+        <v>Bitmain Antminer S19j pro 110 Th/s 3250 W</v>
       </c>
       <c r="C248" t="str">
-        <v>00152</v>
+        <v>01222</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B249" t="str">
-        <v>Bitmain Antminer S19J Pro+ 117 Th/s 3355 W</v>
+        <v>Bitmain Antminer S19J Pro 88 Th/s 3068 W</v>
       </c>
       <c r="C249" t="str">
-        <v>00154</v>
+        <v>01019</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B250" t="str">
-        <v>Bitmain Antminer S19J Pro+ 120 Th/s 3355 W</v>
+        <v>Bitmain Antminer S19J Pro 92 Th/s 3050 W</v>
       </c>
       <c r="C250" t="str">
-        <v>00155</v>
+        <v>00151</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B251" t="str">
-        <v>Bitmain Antminer S19J Pro+ 122 Th/s 3355 W</v>
+        <v>Bitmain Antminer S19J Pro 96 Th/s 2832 W</v>
       </c>
       <c r="C251" t="str">
-        <v>00156</v>
+        <v>00153</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B252" t="str">
-        <v>Bitmain Antminer S19J XP 130 Th/s 2795 W</v>
+        <v>Bitmain Antminer S19J Pro 96 Th/s 3050 W</v>
       </c>
       <c r="C252" t="str">
-        <v>01020</v>
+        <v>00152</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B253" t="str">
-        <v>Bitmain Antminer S19J XP 136 Th/s 2881 W</v>
+        <v>Bitmain Antminer S19J Pro+ 117 Th/s 3355 W</v>
       </c>
       <c r="C253" t="str">
-        <v>01021</v>
+        <v>00154</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B254" t="str">
-        <v>Bitmain Antminer S19J XP 143 Th/s 3075 W</v>
+        <v>Bitmain Antminer S19J Pro+ 120 Th/s 3355 W</v>
       </c>
       <c r="C254" t="str">
-        <v>01022</v>
+        <v>00155</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B255" t="str">
-        <v>Bitmain Antminer S19J XP 151 Th/s 3250 W</v>
+        <v>Bitmain Antminer S19J Pro+ 122 Th/s 3355 W</v>
       </c>
       <c r="C255" t="str">
-        <v>01023</v>
+        <v>00156</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B256" t="str">
-        <v>Bitmain Antminer S19k Pro 100 Th/s 2400 W</v>
+        <v>Bitmain Antminer S19J XP 130 Th/s 2795 W</v>
       </c>
       <c r="C256" t="str">
-        <v>01361</v>
+        <v>01020</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B257" t="str">
-        <v>Bitmain Antminer S19K Pro 110 Th/s 2530 W</v>
+        <v>Bitmain Antminer S19J XP 136 Th/s 2881 W</v>
       </c>
       <c r="C257" t="str">
-        <v>01043</v>
+        <v>01021</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B258" t="str">
-        <v>Bitmain Antminer S19K Pro 110 Th/s 2760 W</v>
+        <v>Bitmain Antminer S19J XP 143 Th/s 3075 W</v>
       </c>
       <c r="C258" t="str">
-        <v>01221</v>
+        <v>01022</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B259" t="str">
-        <v>Bitmain Antminer S19K Pro 115 Th/s 2645 W</v>
+        <v>Bitmain Antminer S19J XP 151 Th/s 3250 W</v>
       </c>
       <c r="C259" t="str">
-        <v>01044</v>
+        <v>01023</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B260" t="str">
-        <v>Bitmain Antminer S19K Pro 120 Th/s 2760 W</v>
+        <v>Bitmain Antminer S19k Pro 100 Th/s 2400 W</v>
       </c>
       <c r="C260" t="str">
-        <v>00160</v>
+        <v>01361</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B261" t="str">
-        <v>Bitmain Antminer S19K Pro 136 Th/s 3264 W</v>
+        <v>Bitmain Antminer S19K Pro 110 Th/s 2530 W</v>
       </c>
       <c r="C261" t="str">
-        <v>00161</v>
+        <v>01043</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B262" t="str">
-        <v>Bitmain Antminer S2 1 Th/s 1000 W</v>
+        <v>Bitmain Antminer S19K Pro 110 Th/s 2760 W</v>
       </c>
       <c r="C262" t="str">
-        <v>00162</v>
+        <v>01221</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B263" t="str">
-        <v>Bitmain Antminer S21 175 Th/s 3060 W</v>
+        <v>Bitmain Antminer S19K Pro 115 Th/s 2645 W</v>
       </c>
       <c r="C263" t="str">
-        <v>01460</v>
+        <v>01044</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B264" t="str">
-        <v>Bitmain Antminer S21 188 Th/s 3290 W</v>
+        <v>Bitmain Antminer S19K Pro 120 Th/s 2760 W</v>
       </c>
       <c r="C264" t="str">
-        <v>01057</v>
+        <v>00160</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B265" t="str">
-        <v>Bitmain Antminer S21 195 Th/s 3413 W</v>
+        <v>Bitmain Antminer S19K Pro 136 Th/s 3264 W</v>
       </c>
       <c r="C265" t="str">
-        <v>01058</v>
+        <v>00161</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B266" t="str">
-        <v>Bitmain Antminer S21 200 Th/s 3500 W</v>
+        <v>Bitmain Antminer S2 1 Th/s 1000 W</v>
       </c>
       <c r="C266" t="str">
-        <v>00164</v>
+        <v>00162</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B267" t="str">
-        <v>Bitmain Antminer S21 200 Th/s 3650 W</v>
+        <v>Bitmain Antminer S21 175 Th/s 3060 W</v>
       </c>
       <c r="C267" t="str">
-        <v>01366</v>
+        <v>01460</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B268" t="str">
-        <v>Bitmain Antminer S21 210 Th/s 3150 W</v>
+        <v>Bitmain Antminer S21 188 Th/s 3290 W</v>
       </c>
       <c r="C268" t="str">
-        <v>01059</v>
+        <v>01057</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B269" t="str">
-        <v>Bitmain Antminer S21 Hyd 335 Th/s 5360 W</v>
+        <v>Bitmain Antminer S21 195 Th/s 3413 W</v>
       </c>
       <c r="C269" t="str">
-        <v>00165</v>
+        <v>01058</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B270" t="str">
-        <v>Bitmain Antminer S21 Hydro 319 Th/s 5110 W</v>
+        <v>Bitmain Antminer S21 200 Th/s 3500 W</v>
       </c>
       <c r="C270" t="str">
-        <v>01060</v>
+        <v>00164</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B271" t="str">
-        <v>Bitmain Antminer S21 Hydro 319 Th/s 5360 W</v>
+        <v>Bitmain Antminer S21 200 Th/s 3650 W</v>
       </c>
       <c r="C271" t="str">
-        <v>01381</v>
+        <v>01366</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B272" t="str">
-        <v>Bitmain Antminer S21 Pro 220 Th/s 3300 W</v>
+        <v>Bitmain Antminer S21 210 Th/s 3150 W</v>
       </c>
       <c r="C272" t="str">
-        <v>01371</v>
+        <v>01059</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B273" t="str">
-        <v>Bitmain Antminer S21 Pro 220 Th/s 3510 W</v>
+        <v>Bitmain Antminer S21 Hyd 335 Th/s 5360 W</v>
       </c>
       <c r="C273" t="str">
-        <v>01291</v>
+        <v>00165</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B274" t="str">
-        <v>Bitmain Antminer S21 Pro 220 Th/s 3650 W</v>
+        <v>Bitmain Antminer S21 Hydro 319 Th/s 5110 W</v>
       </c>
       <c r="C274" t="str">
-        <v>01372</v>
+        <v>01060</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B275" t="str">
-        <v>Bitmain Antminer S21 Pro 234 Th/s 3510 W</v>
+        <v>Bitmain Antminer S21 Hydro 319 Th/s 5360 W</v>
       </c>
       <c r="C275" t="str">
-        <v>00168</v>
+        <v>01381</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B276" t="str">
-        <v>Bitmain Antminer S21 Pro 234 Th/s 3750 W</v>
+        <v>Bitmain Antminer S21 Pro 220 Th/s 3300 W</v>
       </c>
       <c r="C276" t="str">
-        <v>01456</v>
+        <v>01371</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B277" t="str">
-        <v>Bitmain Antminer S21 Pro 245 Th/s 3510 W</v>
+        <v>Bitmain Antminer S21 Pro 220 Th/s 3510 W</v>
       </c>
       <c r="C277" t="str">
-        <v>01379</v>
+        <v>01291</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B278" t="str">
-        <v>Bitmain Antminer S21 Pro 245 Th/s 3675 W</v>
+        <v>Bitmain Antminer S21 Pro 220 Th/s 3650 W</v>
       </c>
       <c r="C278" t="str">
-        <v>01290</v>
+        <v>01372</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B279" t="str">
-        <v>Bitmain Antminer S21 Pro 245 Th/s 3700 W</v>
+        <v>Bitmain Antminer S21 Pro 234 Th/s 3510 W</v>
       </c>
       <c r="C279" t="str">
-        <v>01457</v>
+        <v>00168</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B280" t="str">
-        <v>Bitmain Antminer S21 Pro 245 Th/s 3850 W</v>
+        <v>Bitmain Antminer S21 Pro 234 Th/s 3750 W</v>
       </c>
       <c r="C280" t="str">
-        <v>01378</v>
+        <v>01456</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B281" t="str">
-        <v>Bitmain Antminer S21 XP 270 Th/s 3645 W</v>
+        <v>Bitmain Antminer S21 Pro 245 Th/s 3510 W</v>
       </c>
       <c r="C281" t="str">
-        <v>00169</v>
+        <v>01379</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B282" t="str">
-        <v>Bitmain Antminer S21 XP 270 Th/s 3700 W</v>
+        <v>Bitmain Antminer S21 Pro 245 Th/s 3675 W</v>
       </c>
       <c r="C282" t="str">
-        <v>01458</v>
+        <v>01290</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B283" t="str">
-        <v>Bitmain Antminer S21 XP Hyd 473 Th/s 5676 W</v>
+        <v>Bitmain Antminer S21 Pro 245 Th/s 3700 W</v>
       </c>
       <c r="C283" t="str">
-        <v>00170</v>
+        <v>01457</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B284" t="str">
-        <v>Bitmain Antminer S21 XP Immersion 300 Th/s 4050 W</v>
+        <v>Bitmain Antminer S21 Pro 245 Th/s 3850 W</v>
       </c>
       <c r="C284" t="str">
-        <v>00316</v>
+        <v>01378</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B285" t="str">
-        <v>Bitmain Antminer S21+ 216 Th/s 3564 W</v>
+        <v>Bitmain Antminer S21 XP 270 Th/s 3645 W</v>
       </c>
       <c r="C285" t="str">
-        <v>00172</v>
+        <v>00169</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B286" t="str">
-        <v>Bitmain Antminer S21+ 225 Th/s 3564 W</v>
+        <v>Bitmain Antminer S21 XP 270 Th/s 3700 W</v>
       </c>
       <c r="C286" t="str">
-        <v>01232</v>
+        <v>01458</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B287" t="str">
-        <v>Bitmain Antminer S21+ 225 Th/s 3600 W</v>
+        <v>Bitmain Antminer S21 XP Hyd 473 Th/s 5676 W</v>
       </c>
       <c r="C287" t="str">
-        <v>01213</v>
+        <v>00170</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B288" t="str">
-        <v>Bitmain Antminer S21+ 225 Th/s 3750 W</v>
+        <v>Bitmain Antminer S21 XP Immersion 300 Th/s 4050 W</v>
       </c>
       <c r="C288" t="str">
-        <v>01231</v>
+        <v>00316</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B289" t="str">
-        <v>Bitmain Antminer S21+ 225 Th/s 3878 W</v>
+        <v>Bitmain Antminer S21+ 216 Th/s 3564 W</v>
       </c>
       <c r="C289" t="str">
-        <v>01373</v>
+        <v>00172</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B290" t="str">
-        <v>Bitmain Antminer S21+ 235 Th/s 3564 W</v>
+        <v>Bitmain Antminer S21+ 225 Th/s 3564 W</v>
       </c>
       <c r="C290" t="str">
-        <v>01233</v>
+        <v>01232</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B291" t="str">
-        <v>Bitmain Antminer S21+ 235 Th/s 3850 W</v>
+        <v>Bitmain Antminer S21+ 225 Th/s 3600 W</v>
       </c>
       <c r="C291" t="str">
-        <v>01234</v>
+        <v>01213</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B292" t="str">
-        <v>Bitmain Antminer S21+ Hud 338 Th/s 5360 W</v>
+        <v>Bitmain Antminer S21+ 225 Th/s 3750 W</v>
       </c>
       <c r="C292" t="str">
-        <v>01465</v>
+        <v>01231</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B293" t="str">
-        <v>Bitmain Antminer S21+ Hyd 319 Th/s 4785 W</v>
+        <v>Bitmain Antminer S21+ 225 Th/s 3878 W</v>
       </c>
       <c r="C293" t="str">
-        <v>00173</v>
+        <v>01373</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B294" t="str">
-        <v>Bitmain Antminer S21+ Hyd 319 Th/s 5400 W</v>
+        <v>Bitmain Antminer S21+ 235 Th/s 3564 W</v>
       </c>
       <c r="C294" t="str">
-        <v>01382</v>
+        <v>01233</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B295" t="str">
-        <v>Bitmain Antminer S21+ Hyd 358 Th/s 5370 W</v>
+        <v>Bitmain Antminer S21+ 235 Th/s 3850 W</v>
       </c>
       <c r="C295" t="str">
-        <v>01330</v>
+        <v>01234</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B296" t="str">
-        <v>Bitmain Antminer S21+ Hyd 395 Th/s 4785 W</v>
+        <v>Bitmain Antminer S21+ Hud 338 Th/s 5360 W</v>
       </c>
       <c r="C296" t="str">
-        <v>01384</v>
+        <v>01465</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B297" t="str">
-        <v>Bitmain Antminer S21+ Hyd 395 Th/s 5925 W</v>
+        <v>Bitmain Antminer S21+ Hyd 319 Th/s 4785 W</v>
       </c>
       <c r="C297" t="str">
-        <v>01352</v>
+        <v>00173</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B298" t="str">
-        <v>Bitmain Antminer S21+ Hyd 395 Th/s 6300 W</v>
+        <v>Bitmain Antminer S21+ Hyd 319 Th/s 5400 W</v>
       </c>
       <c r="C298" t="str">
-        <v>01383</v>
+        <v>01382</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B299" t="str">
-        <v>Bitmain Antminer S21++ 216 Th/s 4200 W</v>
+        <v>Bitmain Antminer S21+ Hyd 358 Th/s 5370 W</v>
       </c>
       <c r="C299" t="str">
-        <v>01453</v>
+        <v>01330</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B300" t="str">
-        <v>Bitmain Antminer S21++ 225 Th/s 4200 W</v>
+        <v>Bitmain Antminer S21+ Hyd 395 Th/s 4785 W</v>
       </c>
       <c r="C300" t="str">
-        <v>01454</v>
+        <v>01384</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B301" t="str">
-        <v>Bitmain Antminer S21++ 235 Th/s 4200 W</v>
+        <v>Bitmain Antminer S21+ Hyd 395 Th/s 5925 W</v>
       </c>
       <c r="C301" t="str">
-        <v>01455</v>
+        <v>01352</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B302" t="str">
-        <v>Bitmain Antminer S21e XP Hydro 3U 860 Th/s 11180 W</v>
+        <v>Bitmain Antminer S21+ Hyd 395 Th/s 6300 W</v>
       </c>
       <c r="C302" t="str">
-        <v>00175</v>
+        <v>01383</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B303" t="str">
-        <v>Bitmain Antminer S3 440 Gh/s 370 W</v>
+        <v>Bitmain Antminer S21++ 216 Th/s 4200 W</v>
       </c>
       <c r="C303" t="str">
-        <v>00176</v>
+        <v>01453</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B304" t="str">
-        <v>Bitmain Antminer S3 478 Gh/s 366 W</v>
+        <v>Bitmain Antminer S21++ 225 Th/s 4200 W</v>
       </c>
       <c r="C304" t="str">
-        <v>00320</v>
+        <v>01454</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B305" t="str">
-        <v>Bitmain Antminer S4 2 Th/s 1400 W</v>
+        <v>Bitmain Antminer S21++ 235 Th/s 4200 W</v>
       </c>
       <c r="C305" t="str">
-        <v>00177</v>
+        <v>01455</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B306" t="str">
-        <v>Bitmain Antminer S5 1,1 Th/s 590 W</v>
+        <v>Bitmain Antminer S21e XP Hydro 3U 860 Th/s 11180 W</v>
       </c>
       <c r="C306" t="str">
-        <v>00178</v>
+        <v>00175</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B307" t="str">
-        <v>Bitmain Antminer S5 1,155 Th/s 590 W</v>
+        <v>Bitmain Antminer S3 440 Gh/s 370 W</v>
       </c>
       <c r="C307" t="str">
-        <v>00321</v>
+        <v>00176</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B308" t="str">
-        <v>Bitmain Antminer S7 4,7 Th/s 1300 W</v>
+        <v>Bitmain Antminer S3 478 Gh/s 366 W</v>
       </c>
       <c r="C308" t="str">
-        <v>00179</v>
+        <v>00320</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B309" t="str">
-        <v>Bitmain Antminer S7 4,73 Th/s 1293 W</v>
+        <v>Bitmain Antminer S4 2 Th/s 1400 W</v>
       </c>
       <c r="C309" t="str">
-        <v>00322</v>
+        <v>00177</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B310" t="str">
-        <v>Bitmain Antminer S7 LN 2,7 Th/s 697 W</v>
+        <v>Bitmain Antminer S5 1,1 Th/s 590 W</v>
       </c>
       <c r="C310" t="str">
-        <v>00180</v>
+        <v>00178</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B311" t="str">
-        <v>Bitmain Antminer S9 11,5 Th/s 1127 W</v>
+        <v>Bitmain Antminer S5 1,155 Th/s 590 W</v>
       </c>
       <c r="C311" t="str">
-        <v>00324</v>
+        <v>00321</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B312" t="str">
-        <v>Bitmain Antminer S9 12,5 Th/s 1225 W</v>
+        <v>Bitmain Antminer S7 4,7 Th/s 1300 W</v>
       </c>
       <c r="C312" t="str">
-        <v>00325</v>
+        <v>00179</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B313" t="str">
-        <v>Bitmain Antminer S9 13 Th/s 1300 W</v>
+        <v>Bitmain Antminer S7 4,73 Th/s 1293 W</v>
       </c>
       <c r="C313" t="str">
-        <v>00181</v>
+        <v>00322</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B314" t="str">
-        <v>Bitmain Antminer S9 13,5 Th/s 1323 W</v>
+        <v>Bitmain Antminer S7 LN 2,7 Th/s 697 W</v>
       </c>
       <c r="C314" t="str">
-        <v>00326</v>
+        <v>00180</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B315" t="str">
-        <v>Bitmain Antminer S9 13,5 Th/s 1500 W</v>
+        <v>Bitmain Antminer S9 11,5 Th/s 1127 W</v>
       </c>
       <c r="C315" t="str">
-        <v>00182</v>
+        <v>00324</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B316" t="str">
-        <v>Bitmain Antminer S9 14 Th/s 1372 W</v>
+        <v>Bitmain Antminer S9 12,5 Th/s 1225 W</v>
       </c>
       <c r="C316" t="str">
-        <v>00328</v>
+        <v>00325</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B317" t="str">
-        <v>Bitmain Antminer S9 Hydro 18 Th/s 1728 W</v>
+        <v>Bitmain Antminer S9 13 Th/s 1300 W</v>
       </c>
       <c r="C317" t="str">
-        <v>00329</v>
+        <v>00181</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B318" t="str">
-        <v>Bitmain Antminer S9 SE 16 Th/s 1300 W</v>
+        <v>Bitmain Antminer S9 13,5 Th/s 1323 W</v>
       </c>
       <c r="C318" t="str">
-        <v>00197</v>
+        <v>00326</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B319" t="str">
-        <v>Bitmain Antminer S9 SE 17 Th/s 1360 W</v>
+        <v>Bitmain Antminer S9 13,5 Th/s 1500 W</v>
       </c>
       <c r="C319" t="str">
-        <v>00186</v>
+        <v>00182</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B320" t="str">
-        <v>Bitmain Antminer S9i 13 Th/s 1280 W</v>
+        <v>Bitmain Antminer S9 14 Th/s 1372 W</v>
       </c>
       <c r="C320" t="str">
-        <v>00187</v>
+        <v>00328</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B321" t="str">
-        <v>Bitmain Antminer S9i 13,5 Th/s 1300 W</v>
+        <v>Bitmain Antminer S9 Hydro 18 Th/s 1728 W</v>
       </c>
       <c r="C321" t="str">
-        <v>00188</v>
+        <v>00329</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B322" t="str">
-        <v>Bitmain Antminer S9i 14 Th/s 1300 W</v>
+        <v>Bitmain Antminer S9 SE 16 Th/s 1300 W</v>
       </c>
       <c r="C322" t="str">
-        <v>00189</v>
+        <v>00197</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B323" t="str">
-        <v>Bitmain Antminer S9i 14 Th/s 1320 W</v>
+        <v>Bitmain Antminer S9 SE 17 Th/s 1360 W</v>
       </c>
       <c r="C323" t="str">
-        <v>00332</v>
+        <v>00186</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B324" t="str">
-        <v>Bitmain Antminer S9j 14 Th/s 1300 W</v>
+        <v>Bitmain Antminer S9i 13 Th/s 1280 W</v>
       </c>
       <c r="C324" t="str">
-        <v>00190</v>
+        <v>00187</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B325" t="str">
-        <v>Bitmain Antminer S9J 14 Th/s 1350 W</v>
+        <v>Bitmain Antminer S9i 13,5 Th/s 1300 W</v>
       </c>
       <c r="C325" t="str">
-        <v>00143</v>
+        <v>00188</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B326" t="str">
-        <v>Bitmain Antminer S9J 14,5 Th/s 1350 W</v>
+        <v>Bitmain Antminer S9i 14 Th/s 1300 W</v>
       </c>
       <c r="C326" t="str">
-        <v>00192</v>
+        <v>00189</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B327" t="str">
-        <v>Bitmain Antminer S9k 13 Th/s 1148 W</v>
+        <v>Bitmain Antminer S9i 14 Th/s 1320 W</v>
       </c>
       <c r="C327" t="str">
-        <v>00194</v>
+        <v>00332</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B328" t="str">
-        <v>Bitmain Antminer S9k 13,5 Th/s 1148 W</v>
+        <v>Bitmain Antminer S9j 14 Th/s 1300 W</v>
       </c>
       <c r="C328" t="str">
-        <v>00193</v>
+        <v>00190</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B329" t="str">
-        <v>Bitmain Antminer S9k 13,5 Th/s 1200 W</v>
+        <v>Bitmain Antminer S9J 14 Th/s 1350 W</v>
       </c>
       <c r="C329" t="str">
-        <v>00195</v>
+        <v>00143</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B330" t="str">
-        <v>Bitmain Antminer S9k 13,5 Th/s 1310 W</v>
+        <v>Bitmain Antminer S9J 14,5 Th/s 1350 W</v>
       </c>
       <c r="C330" t="str">
-        <v>00334</v>
+        <v>00192</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B331" t="str">
-        <v>Bitmain Antminer S9k 14 Th/s 1200 W</v>
+        <v>Bitmain Antminer S9k 13 Th/s 1148 W</v>
       </c>
       <c r="C331" t="str">
-        <v>00196</v>
+        <v>00194</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B332" t="str">
-        <v>Bitmain Antminer T15 (eco mode) 20 Th/s 1200 W</v>
+        <v>Bitmain Antminer S9k 13,5 Th/s 1148 W</v>
       </c>
       <c r="C332" t="str">
-        <v>00199</v>
+        <v>00193</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B333" t="str">
-        <v>Bitmain Antminer T15 19 Th/s 1400 W</v>
+        <v>Bitmain Antminer S9k 13,5 Th/s 1200 W</v>
       </c>
       <c r="C333" t="str">
-        <v>00200</v>
+        <v>00195</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B334" t="str">
-        <v>Bitmain Antminer T15 21 Th/s 1500 W</v>
+        <v>Bitmain Antminer S9k 13,5 Th/s 1310 W</v>
       </c>
       <c r="C334" t="str">
-        <v>00201</v>
+        <v>00334</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B335" t="str">
-        <v>Bitmain Antminer T15 22 Th/s 1530 W</v>
+        <v>Bitmain Antminer S9k 14 Th/s 1200 W</v>
       </c>
       <c r="C335" t="str">
-        <v>01061</v>
+        <v>00196</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B336" t="str">
-        <v>Bitmain Antminer T15 23 Th/s 1500 W</v>
+        <v>Bitmain Antminer T15 (eco mode) 20 Th/s 1200 W</v>
       </c>
       <c r="C336" t="str">
-        <v>00202</v>
+        <v>00199</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B337" t="str">
-        <v>Bitmain Antminer T15 24 Th/s 1540 W</v>
+        <v>Bitmain Antminer T15 19 Th/s 1400 W</v>
       </c>
       <c r="C337" t="str">
-        <v>00203</v>
+        <v>00200</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B338" t="str">
-        <v>Bitmain Antminer T17 38 Th/s 2100 W</v>
+        <v>Bitmain Antminer T15 21 Th/s 1500 W</v>
       </c>
       <c r="C338" t="str">
-        <v>00204</v>
+        <v>00201</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B339" t="str">
-        <v>Bitmain Antminer T17 40 Th/s 2200 W</v>
+        <v>Bitmain Antminer T15 22 Th/s 1530 W</v>
       </c>
       <c r="C339" t="str">
-        <v>00205</v>
+        <v>01061</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B340" t="str">
-        <v>Bitmain Antminer T17 40 Th/s 2520 W</v>
+        <v>Bitmain Antminer T15 23 Th/s 1500 W</v>
       </c>
       <c r="C340" t="str">
-        <v>00206</v>
+        <v>00202</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B341" t="str">
-        <v>Bitmain Antminer T17 42 Th/s 2200 W</v>
+        <v>Bitmain Antminer T15 24 Th/s 1540 W</v>
       </c>
       <c r="C341" t="str">
-        <v>00207</v>
+        <v>00203</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B342" t="str">
-        <v>Bitmain Antminer T17 42 Th/s 2310 W</v>
+        <v>Bitmain Antminer T17 38 Th/s 2100 W</v>
       </c>
       <c r="C342" t="str">
-        <v>00208</v>
+        <v>00204</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B343" t="str">
-        <v>Bitmain Antminer T17+ 55 Th/s 2750 W</v>
+        <v>Bitmain Antminer T17 40 Th/s 2200 W</v>
       </c>
       <c r="C343" t="str">
-        <v>00210</v>
+        <v>00205</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B344" t="str">
-        <v>Bitmain Antminer T17+ 55 Th/s 3100 W</v>
+        <v>Bitmain Antminer T17 40 Th/s 2520 W</v>
       </c>
       <c r="C344" t="str">
-        <v>00209</v>
+        <v>00206</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B345" t="str">
-        <v>Bitmain Antminer T17+ 58 Th/s 2900 W</v>
+        <v>Bitmain Antminer T17 42 Th/s 2200 W</v>
       </c>
       <c r="C345" t="str">
-        <v>00212</v>
+        <v>00207</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B346" t="str">
-        <v>Bitmain Antminer T17+ 58 Th/s 3100 W</v>
+        <v>Bitmain Antminer T17 42 Th/s 2310 W</v>
       </c>
       <c r="C346" t="str">
-        <v>00211</v>
+        <v>00208</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B347" t="str">
-        <v>Bitmain Antminer T17+ 61 Th/s 2990 W</v>
+        <v>Bitmain Antminer T17+ 55 Th/s 2750 W</v>
       </c>
       <c r="C347" t="str">
-        <v>00213</v>
+        <v>00210</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B348" t="str">
-        <v>Bitmain Antminer T17+ 64 Th/s 3100 W</v>
+        <v>Bitmain Antminer T17+ 55 Th/s 3100 W</v>
       </c>
       <c r="C348" t="str">
-        <v>00214</v>
+        <v>00209</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B349" t="str">
-        <v>Bitmain Antminer T17+ 64 Th/s 3200 W</v>
+        <v>Bitmain Antminer T17+ 58 Th/s 2900 W</v>
       </c>
       <c r="C349" t="str">
-        <v>00215</v>
+        <v>00212</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B350" t="str">
-        <v>Bitmain Antminer T17e 44 Th/s 2340 W</v>
+        <v>Bitmain Antminer T17+ 58 Th/s 3100 W</v>
       </c>
       <c r="C350" t="str">
-        <v>01062</v>
+        <v>00211</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B351" t="str">
-        <v>Bitmain Antminer T17e 47 Th/s 2585 W</v>
+        <v>Bitmain Antminer T17+ 61 Th/s 2990 W</v>
       </c>
       <c r="C351" t="str">
-        <v>01063</v>
+        <v>00213</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B352" t="str">
-        <v>Bitmain Antminer T17e 50 Th/s 3200 W</v>
+        <v>Bitmain Antminer T17+ 64 Th/s 3100 W</v>
       </c>
       <c r="C352" t="str">
-        <v>00217</v>
+        <v>00214</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B353" t="str">
-        <v>Bitmain Antminer T17e 53 Th/s 2915 W</v>
+        <v>Bitmain Antminer T17+ 64 Th/s 3200 W</v>
       </c>
       <c r="C353" t="str">
-        <v>00218</v>
+        <v>00215</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B354" t="str">
-        <v>Bitmain Antminer T17e 53 Th/s 3100 W</v>
+        <v>Bitmain Antminer T17e 44 Th/s 2340 W</v>
       </c>
       <c r="C354" t="str">
-        <v>00219</v>
+        <v>01062</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B355" t="str">
-        <v>Bitmain Antminer T17Ґ 53 Th/s 3250 W</v>
+        <v>Bitmain Antminer T17e 47 Th/s 2585 W</v>
       </c>
       <c r="C355" t="str">
-        <v>00220</v>
+        <v>01063</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B356" t="str">
-        <v>Bitmain Antminer T19 81 Th/s 3115 W</v>
+        <v>Bitmain Antminer T17e 50 Th/s 3200 W</v>
       </c>
       <c r="C356" t="str">
-        <v>01064</v>
+        <v>00217</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B357" t="str">
-        <v>Bitmain Antminer T19 84 Th/s 3150 W</v>
+        <v>Bitmain Antminer T17e 53 Th/s 2915 W</v>
       </c>
       <c r="C357" t="str">
-        <v>00222</v>
+        <v>00218</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B358" t="str">
-        <v>Bitmain Antminer T19 88 Th/s 3150 W</v>
+        <v>Bitmain Antminer T17e 53 Th/s 3100 W</v>
       </c>
       <c r="C358" t="str">
-        <v>00223</v>
+        <v>00219</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B359" t="str">
-        <v>Bitmain Antminer T19 88 Th/s 3344 W</v>
+        <v>Bitmain Antminer T17Ґ 53 Th/s 3250 W</v>
       </c>
       <c r="C359" t="str">
-        <v>00340</v>
+        <v>00220</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B360" t="str">
-        <v>Bitmain Antminer T19 hyd 145 Th/s 5000 W</v>
+        <v>Bitmain Antminer T19 81 Th/s 3115 W</v>
       </c>
       <c r="C360" t="str">
-        <v>00224</v>
+        <v>01064</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B361" t="str">
-        <v>Bitmain Antminer T19 hyd 158 Th/s 5400 W</v>
+        <v>Bitmain Antminer T19 84 Th/s 3150 W</v>
       </c>
       <c r="C361" t="str">
-        <v>00225</v>
+        <v>00222</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B362" t="str">
-        <v>Bitmain Antminer T19 Hydro 119 Th/s 4463 W</v>
+        <v>Bitmain Antminer T19 88 Th/s 3150 W</v>
       </c>
       <c r="C362" t="str">
-        <v>01065</v>
+        <v>00223</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B363" t="str">
-        <v>Bitmain Antminer T19 Hydro 125,5 Th/s 4706 W</v>
+        <v>Bitmain Antminer T19 88 Th/s 3344 W</v>
       </c>
       <c r="C363" t="str">
-        <v>01066</v>
+        <v>00340</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B364" t="str">
-        <v>Bitmain Antminer T19 Hydro 132 Th/s 4950 W</v>
+        <v>Bitmain Antminer T19 hyd 145 Th/s 5000 W</v>
       </c>
       <c r="C364" t="str">
-        <v>01067</v>
+        <v>00224</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B365" t="str">
-        <v>Bitmain Antminer T19 Hydro 138,5 Th/s 5194 W</v>
+        <v>Bitmain Antminer T19 hyd 158 Th/s 5400 W</v>
       </c>
       <c r="C365" t="str">
-        <v>01068</v>
+        <v>00225</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B366" t="str">
-        <v>Bitmain Antminer T19 Hydro 145 Th/s 5438 W</v>
+        <v>Bitmain Antminer T19 Hydro 119 Th/s 4463 W</v>
       </c>
       <c r="C366" t="str">
-        <v>00341</v>
+        <v>01065</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B367" t="str">
-        <v>Bitmain Antminer T19 Hydro 158 Th/s 5451 W</v>
+        <v>Bitmain Antminer T19 Hydro 125,5 Th/s 4706 W</v>
       </c>
       <c r="C367" t="str">
-        <v>00342</v>
+        <v>01066</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B368" t="str">
-        <v>Bitmain Antminer T19 Pro Hyd 235 Th/s 5170 W</v>
+        <v>Bitmain Antminer T19 Hydro 132 Th/s 4950 W</v>
       </c>
       <c r="C368" t="str">
-        <v>00343</v>
+        <v>01067</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B369" t="str">
-        <v>Bitmain Antminer T19 Pro Hydro 246 Th/s 5412 W</v>
+        <v>Bitmain Antminer T19 Hydro 138,5 Th/s 5194 W</v>
       </c>
       <c r="C369" t="str">
-        <v>01069</v>
+        <v>01068</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B370" t="str">
-        <v>Bitmain Antminer T21 180 Th/s 3420 W</v>
+        <v>Bitmain Antminer T19 Hydro 145 Th/s 5438 W</v>
       </c>
       <c r="C370" t="str">
-        <v>01070</v>
+        <v>00341</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B371" t="str">
-        <v>Bitmain Antminer T21 186 Th/s 3534 W</v>
+        <v>Bitmain Antminer T19 Hydro 158 Th/s 5451 W</v>
       </c>
       <c r="C371" t="str">
-        <v>01071</v>
+        <v>00342</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B372" t="str">
-        <v>Bitmain Antminer T21 190 Th/s 3610 W</v>
+        <v>Bitmain Antminer T19 Pro Hyd 235 Th/s 5170 W</v>
       </c>
       <c r="C372" t="str">
-        <v>00227</v>
+        <v>00343</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B373" t="str">
-        <v>Bitmain Antminer T21 Hyd 235 Th/s 3610 W</v>
+        <v>Bitmain Antminer T19 Pro Hydro 246 Th/s 5412 W</v>
       </c>
       <c r="C373" t="str">
-        <v>01353</v>
+        <v>01069</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B374" t="str">
-        <v>Bitmain Antminer T9 11,5 Th/s 1450 W</v>
+        <v>Bitmain Antminer T21 180 Th/s 3420 W</v>
       </c>
       <c r="C374" t="str">
-        <v>00228</v>
+        <v>01070</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B375" t="str">
-        <v>Bitmain Antminer T9 12,5 Th/s 1576 W</v>
+        <v>Bitmain Antminer T21 186 Th/s 3534 W</v>
       </c>
       <c r="C375" t="str">
-        <v>00346</v>
+        <v>01071</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B376" t="str">
-        <v>Bitmain Antminer T9+ 10 Th/s 1430 W</v>
+        <v>Bitmain Antminer T21 190 Th/s 3610 W</v>
       </c>
       <c r="C376" t="str">
-        <v>00229</v>
+        <v>00227</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B377" t="str">
-        <v>Bitmain Antminer T9+ 10,5 Th/s 1432 W</v>
+        <v>Bitmain Antminer T21 Hyd 235 Th/s 3610 W</v>
       </c>
       <c r="C377" t="str">
-        <v>00347</v>
+        <v>01353</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B378" t="str">
-        <v>Bitmain Antminer v9 4 Th/s 4 Th/s 1030 W</v>
+        <v>Bitmain Antminer T9 11,5 Th/s 1450 W</v>
       </c>
       <c r="C378" t="str">
-        <v>00230</v>
+        <v>00228</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B379" t="str">
-        <v>Bitmain Antminer X3 220 Kh/s 465 W</v>
+        <v>Bitmain Antminer T9 12,5 Th/s 1576 W</v>
       </c>
       <c r="C379" t="str">
-        <v>00349</v>
+        <v>00346</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B380" t="str">
-        <v>Bitmain Antminer X5 212 Kh/s 1350 W</v>
+        <v>Bitmain Antminer T9+ 10 Th/s 1430 W</v>
       </c>
       <c r="C380" t="str">
-        <v>00231</v>
+        <v>00229</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B381" t="str">
-        <v>Bitmain Antminer Z11 135 Kh/s 1418 W</v>
+        <v>Bitmain Antminer T9+ 10,5 Th/s 1432 W</v>
       </c>
       <c r="C381" t="str">
-        <v>00233</v>
+        <v>00347</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B382" t="str">
-        <v>Bitmain Antminer Z11E 70 Kh/s 1390 W</v>
+        <v>Bitmain Antminer v9 4 Th/s 4 Th/s 1030 W</v>
       </c>
       <c r="C382" t="str">
-        <v>00235</v>
+        <v>00230</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B383" t="str">
-        <v>Bitmain Antminer Z11J 105 Kh/s 1418 W</v>
+        <v>Bitmain Antminer X3 220 Kh/s 465 W</v>
       </c>
       <c r="C383" t="str">
-        <v>00237</v>
+        <v>00349</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B384" t="str">
-        <v>Bitmain Antminer Z15 420 Kh/s 1510 W</v>
+        <v>Bitmain Antminer X5 212 Kh/s 1350 W</v>
       </c>
       <c r="C384" t="str">
-        <v>00239</v>
+        <v>00231</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B385" t="str">
-        <v>Bitmain Antminer Z15 Pro 820 Kh/s 2714 W</v>
+        <v>Bitmain Antminer Z11 135 Kh/s 1418 W</v>
       </c>
       <c r="C385" t="str">
-        <v>01320</v>
+        <v>00233</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B386" t="str">
-        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2560 W</v>
+        <v>Bitmain Antminer Z11E 70 Kh/s 1390 W</v>
       </c>
       <c r="C386" t="str">
-        <v>00240</v>
+        <v>00235</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B387" t="str">
-        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2650 W</v>
+        <v>Bitmain Antminer Z11J 105 Kh/s 1418 W</v>
       </c>
       <c r="C387" t="str">
-        <v>00241</v>
+        <v>00237</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B388" t="str">
-        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2780 W</v>
+        <v>Bitmain Antminer Z15 420 Kh/s 1510 W</v>
       </c>
       <c r="C388" t="str">
-        <v>00353</v>
+        <v>00239</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B389" t="str">
-        <v>Bitmain Antminer Z15 Pro 860 Kh/s 2554 W</v>
+        <v>Bitmain Antminer Z15 Pro 820 Kh/s 2714 W</v>
       </c>
       <c r="C389" t="str">
-        <v>01386</v>
+        <v>01320</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B390" t="str">
-        <v>Bitmain Antminer Z15e 200 Kh/s 1510 W</v>
+        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2560 W</v>
       </c>
       <c r="C390" t="str">
-        <v>00242</v>
+        <v>00240</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B391" t="str">
-        <v>Bitmain Antminer Z9 40,7 Kh/s 1150 W</v>
+        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2650 W</v>
       </c>
       <c r="C391" t="str">
-        <v>00243</v>
+        <v>00241</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B392" t="str">
-        <v>Bitmain Antminer Z9 42 Kh/s 970 W</v>
+        <v>Bitmain Antminer Z15 Pro 840 Kh/s 2780 W</v>
       </c>
       <c r="C392" t="str">
-        <v>00244</v>
+        <v>00353</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B393" t="str">
-        <v>Bitmain Antminer Z9 Mini 10 Kh/s 300 W</v>
+        <v>Bitmain Antminer Z15 Pro 860 Kh/s 2554 W</v>
       </c>
       <c r="C393" t="str">
-        <v>00245</v>
+        <v>01386</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B394" t="str">
-        <v>BitmainяAntminer S19 XP Hyd 180 Th/s 3705 W</v>
+        <v>Bitmain Antminer Z15e 200 Kh/s 1510 W</v>
       </c>
       <c r="C394" t="str">
-        <v>01461</v>
+        <v>00242</v>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="str">
         <v>Bitmain</v>
       </c>
       <c r="B395" t="str">
-        <v>BitmainяAntminer T19 Hyd 137 Th/s 3300 W</v>
+        <v>Bitmain Antminer Z9 40,7 Kh/s 1150 W</v>
       </c>
       <c r="C395" t="str">
-        <v>01397</v>
+        <v>00243</v>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="str">
-        <v>Blackminer</v>
+        <v>Bitmain</v>
       </c>
       <c r="B396" t="str">
-        <v>BlackMiner F1-Ultra 61,2 Gh/s 850 W</v>
+        <v>Bitmain Antminer Z9 42 Kh/s 970 W</v>
       </c>
       <c r="C396" t="str">
-        <v>00357</v>
+        <v>00244</v>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="str">
-        <v>Blackminer</v>
+        <v>Bitmain</v>
       </c>
       <c r="B397" t="str">
-        <v>BlackMiner F1+ 65 Gh/s 900 W</v>
+        <v>Bitmain Antminer Z9 Mini 10 Kh/s 300 W</v>
       </c>
       <c r="C397" t="str">
-        <v>00356</v>
+        <v>00245</v>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="str">
-        <v>Blackminer</v>
+        <v>Bitmain</v>
       </c>
       <c r="B398" t="str">
-        <v>BlackMiner F2 65,88 Gh/s 912 W</v>
+        <v>BitmainяAntminer S19 XP Hyd 180 Th/s 3705 W</v>
       </c>
       <c r="C398" t="str">
-        <v>00358</v>
+        <v>01461</v>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="str">
-        <v>Blackminer</v>
+        <v>Bitmain</v>
       </c>
       <c r="B399" t="str">
-        <v>Blackminer L1 4900M 4300 Mh/s 3450 W</v>
+        <v>BitmainяAntminer T19 Hyd 137 Th/s 3300 W</v>
       </c>
       <c r="C399" t="str">
-        <v>00359</v>
+        <v>01397</v>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="str">
-        <v>Bolon Miner</v>
+        <v>Blackminer</v>
       </c>
       <c r="B400" t="str">
-        <v>Bolon Miner B11 70 Th/s 3300 W</v>
+        <v>BlackMiner F1-Ultra 61,2 Gh/s 850 W</v>
       </c>
       <c r="C400" t="str">
-        <v>00360</v>
+        <v>00357</v>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="str">
-        <v>Bombax</v>
+        <v>Blackminer</v>
       </c>
       <c r="B401" t="str">
-        <v>Bombax EZ100 12500 Mh/s 2300 W</v>
+        <v>BlackMiner F1+ 65 Gh/s 900 W</v>
       </c>
       <c r="C401" t="str">
-        <v>00362</v>
+        <v>00356</v>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="str">
-        <v>Bombax</v>
+        <v>Blackminer</v>
       </c>
       <c r="B402" t="str">
-        <v>Bombax EZ100 12500 Mh/s 2300 W</v>
+        <v>BlackMiner F2 65,88 Gh/s 912 W</v>
       </c>
       <c r="C402" t="str">
-        <v>01393</v>
+        <v>00358</v>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="str">
-        <v>Bombax</v>
+        <v>Blackminer</v>
       </c>
       <c r="B403" t="str">
-        <v>Bombax EZ100-C 3800 Mh/s 760 W</v>
+        <v>Blackminer L1 4900M 4300 Mh/s 3450 W</v>
       </c>
       <c r="C403" t="str">
-        <v>00363</v>
+        <v>00359</v>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="str">
-        <v>Bombax</v>
+        <v>Bolon Miner</v>
       </c>
       <c r="B404" t="str">
-        <v>Bombax EZ100-C 3800 Mh/s 760 W</v>
+        <v>Bolon Miner B11 70 Th/s 3300 W</v>
       </c>
       <c r="C404" t="str">
-        <v>01394</v>
+        <v>00360</v>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="str">
         <v>Bombax</v>
       </c>
       <c r="B405" t="str">
-        <v>Bombax EZ100-PRO 15,5 Gh/s 3100 W</v>
+        <v>Bombax EZ100 12500 Mh/s 2300 W</v>
       </c>
       <c r="C405" t="str">
-        <v>00364</v>
+        <v>00362</v>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="str">
         <v>Bombax</v>
       </c>
       <c r="B406" t="str">
-        <v>Bombax EZ100-PRO 15,5 Gh/s 3100 W</v>
+        <v>Bombax EZ100 12500 Mh/s 2300 W</v>
       </c>
       <c r="C406" t="str">
-        <v>01341</v>
+        <v>01393</v>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="str">
-        <v>Bravesilicon</v>
+        <v>Bombax</v>
       </c>
       <c r="B407" t="str">
-        <v>Bravesilicon K8SE 80 Th/s 3560 W</v>
+        <v>Bombax EZ100-C 3800 Mh/s 760 W</v>
       </c>
       <c r="C407" t="str">
-        <v>01073</v>
+        <v>00363</v>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="str">
-        <v>BW</v>
+        <v>Bombax</v>
       </c>
       <c r="B408" t="str">
-        <v>BW L21 550 Mh/s 950 W</v>
+        <v>Bombax EZ100-C 3800 Mh/s 760 W</v>
       </c>
       <c r="C408" t="str">
-        <v>00365</v>
+        <v>01394</v>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="str">
-        <v>Canaan</v>
+        <v>Bombax</v>
       </c>
       <c r="B409" t="str">
-        <v>Canaan Avalon 1026 30 Th/s 2070 W</v>
+        <v>Bombax EZ100-PRO 15,5 Gh/s 3100 W</v>
       </c>
       <c r="C409" t="str">
-        <v>00366</v>
+        <v>00364</v>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="str">
-        <v>Canaan</v>
+        <v>Bombax</v>
       </c>
       <c r="B410" t="str">
-        <v>Canaan Avalon 1041 31 Th/s 1736 W</v>
+        <v>Bombax EZ100-PRO 15,5 Gh/s 3100 W</v>
       </c>
       <c r="C410" t="str">
-        <v>00367</v>
+        <v>01341</v>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="str">
-        <v>Canaan</v>
+        <v>Bravesilicon</v>
       </c>
       <c r="B411" t="str">
-        <v>Canaan Avalon 1041f 33,5 Th/s 2110 W</v>
+        <v>Bravesilicon K8SE 80 Th/s 3560 W</v>
       </c>
       <c r="C411" t="str">
-        <v>00368</v>
+        <v>01073</v>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="str">
-        <v>Canaan</v>
+        <v>BW</v>
       </c>
       <c r="B412" t="str">
-        <v>Canaan Avalon 1047 37 Th/s 2380 W</v>
+        <v>BW L21 550 Mh/s 950 W</v>
       </c>
       <c r="C412" t="str">
-        <v>00370</v>
+        <v>00365</v>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="str">
         <v>Canaan</v>
       </c>
       <c r="B413" t="str">
-        <v>Canaan Avalon 1066 50 Th/s 3300 W</v>
+        <v>Canaan Avalon 1026 30 Th/s 2070 W</v>
       </c>
       <c r="C413" t="str">
-        <v>00372</v>
+        <v>00366</v>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="str">
         <v>Canaan</v>
       </c>
       <c r="B414" t="str">
-        <v>Canaan Avalon 1066 pro 55 Th/s 3300 W</v>
+        <v>Canaan Avalon 1041 31 Th/s 1736 W</v>
       </c>
       <c r="C414" t="str">
-        <v>00373</v>
+        <v>00367</v>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="str">
         <v>Canaan</v>
       </c>
       <c r="B415" t="str">
-        <v>Canaan Avalon 1126 pro 68 Th/s 3243 W</v>
+        <v>Canaan Avalon 1041f 33,5 Th/s 2110 W</v>
       </c>
       <c r="C415" t="str">
-        <v>00374</v>
+        <v>00368</v>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="str">
         <v>Canaan</v>
       </c>
       <c r="B416" t="str">
-        <v>Canaan Avalon 1126 pro 68 Th/s 3420 W</v>
+        <v>Canaan Avalon 1047 37 Th/s 2380 W</v>
       </c>
       <c r="C416" t="str">
-        <v>00375</v>
+        <v>00370</v>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="str">
         <v>Canaan</v>
       </c>
       <c r="B417" t="str">
-        <v>Canaan Avalon 1126 pro s 60 Th/s 3420 W</v>
+        <v>Canaan Avalon 1066 50 Th/s 3300 W</v>
       </c>
       <c r="C417" t="str">
-        <v>00376</v>
+        <v>00372</v>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="str">
         <v>Canaan</v>
       </c>
       <c r="B418" t="str">
-        <v>Canaan Avalon 1146 56 Th/s 3192 W</v>
+        <v>Canaan Avalon 1066 pro 55 Th/s 3300 W</v>
       </c>
       <c r="C418" t="str">
-        <v>00378</v>
+        <v>00373</v>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="str">
         <v>Canaan</v>
       </c>
       <c r="B419" t="str">
-        <v>Canaan Avalon 1146 81 Th/s 3100 W</v>
+        <v>Canaan Avalon 1126 pro 68 Th/s 3243 W</v>
       </c>
       <c r="C419" t="str">
-        <v>00379</v>
+        <v>00374</v>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="str">
         <v>Canaan</v>
       </c>
       <c r="B420" t="str">
-        <v>Canaan Avalon 1146 pro 63 Th/s 3276 W</v>
+        <v>Canaan Avalon 1126 pro 68 Th/s 3420 W</v>
       </c>
       <c r="C420" t="str">
-        <v>00380</v>
+        <v>00375</v>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="str">
         <v>Canaan</v>
       </c>
       <c r="B421" t="str">
-        <v>Canaan Avalon 1166 68 Th/s 3196 W</v>
+        <v>Canaan Avalon 1126 pro s 60 Th/s 3420 W</v>
       </c>
       <c r="C421" t="str">
-        <v>00382</v>
+        <v>00376</v>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="str">
         <v>Canaan</v>
       </c>
       <c r="B422" t="str">
-        <v>Canaan Avalon 1166 PRO 72 Th/s 3420 W</v>
+        <v>Canaan Avalon 1146 56 Th/s 3192 W</v>
       </c>
       <c r="C422" t="str">
-        <v>00383</v>
+        <v>00378</v>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="str">
         <v>Canaan</v>
       </c>
       <c r="B423" t="str">
-        <v>Canaan Avalon 1166 PRO 75 Th/s 3500 W</v>
+        <v>Canaan Avalon 1146 81 Th/s 3100 W</v>
       </c>
       <c r="C423" t="str">
-        <v>01398</v>
+        <v>00379</v>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="str">
         <v>Canaan</v>
       </c>
       <c r="B424" t="str">
-        <v>Canaan Avalon 1166 PRO 78 Th/s 3276 W</v>
+        <v>Canaan Avalon 1146 pro 63 Th/s 3276 W</v>
       </c>
       <c r="C424" t="str">
-        <v>00384</v>
+        <v>00380</v>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="str">
         <v>Canaan</v>
       </c>
       <c r="B425" t="str">
-        <v>Canaan Avalon 1166 pro 81 Th/s 3400 W</v>
+        <v>Canaan Avalon 1166 68 Th/s 3196 W</v>
       </c>
       <c r="C425" t="str">
-        <v>00385</v>
+        <v>00382</v>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="str">
         <v>Canaan</v>
       </c>
       <c r="B426" t="str">
-        <v>Canaan Avalon 1246 85 Th/s 3230 W</v>
+        <v>Canaan Avalon 1166 PRO 72 Th/s 3420 W</v>
       </c>
       <c r="C426" t="str">
-        <v>00387</v>
+        <v>00383</v>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="str">
         <v>Canaan</v>
       </c>
       <c r="B427" t="str">
-        <v>Canaan Avalon 1246 85 Th/s 3400 W</v>
+        <v>Canaan Avalon 1166 PRO 75 Th/s 3500 W</v>
       </c>
       <c r="C427" t="str">
-        <v>00386</v>
+        <v>01398</v>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="str">
         <v>Canaan</v>
       </c>
       <c r="B428" t="str">
-        <v>Canaan Avalon 1246 90 Th/s 3300 W</v>
+        <v>Canaan Avalon 1166 PRO 78 Th/s 3276 W</v>
       </c>
       <c r="C428" t="str">
-        <v>00388</v>
+        <v>00384</v>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="str">
         <v>Canaan</v>
       </c>
       <c r="B429" t="str">
-        <v>Canaan Avalon 1246 90 Th/s 3420 W</v>
+        <v>Canaan Avalon 1166 pro 81 Th/s 3400 W</v>
       </c>
       <c r="C429" t="str">
-        <v>00389</v>
+        <v>00385</v>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="str">
         <v>Canaan</v>
       </c>
       <c r="B430" t="str">
-        <v>Canaan Avalon 1246 96 Th/s 3420 W</v>
+        <v>Canaan Avalon 1246 85 Th/s 3230 W</v>
       </c>
       <c r="C430" t="str">
-        <v>00390</v>
+        <v>00387</v>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="str">
         <v>Canaan</v>
       </c>
       <c r="B431" t="str">
-        <v>Canaan Avalon 741 7,3 Th/s 1150 W</v>
+        <v>Canaan Avalon 1246 85 Th/s 3400 W</v>
       </c>
       <c r="C431" t="str">
-        <v>00395</v>
+        <v>00386</v>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="str">
         <v>Canaan</v>
       </c>
       <c r="B432" t="str">
-        <v>Canaan Avalon 821 11,5 Th/s 1200 W</v>
+        <v>Canaan Avalon 1246 90 Th/s 3300 W</v>
       </c>
       <c r="C432" t="str">
-        <v>00396</v>
+        <v>00388</v>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="str">
         <v>Canaan</v>
       </c>
       <c r="B433" t="str">
-        <v>Canaan Avalon 841 13,6 Th/s 1290 W</v>
+        <v>Canaan Avalon 1246 90 Th/s 3420 W</v>
       </c>
       <c r="C433" t="str">
-        <v>00397</v>
+        <v>00389</v>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="str">
         <v>Canaan</v>
       </c>
       <c r="B434" t="str">
-        <v>Canaan Avalon 851 14,6 Th/s 1450 W</v>
+        <v>Canaan Avalon 1246 96 Th/s 3420 W</v>
       </c>
       <c r="C434" t="str">
-        <v>00398</v>
+        <v>00390</v>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="str">
         <v>Canaan</v>
       </c>
       <c r="B435" t="str">
-        <v>Canaan Avalon 852 15 Th/s 1500 W</v>
+        <v>Canaan Avalon 741 7,3 Th/s 1150 W</v>
       </c>
       <c r="C435" t="str">
-        <v>00399</v>
+        <v>00395</v>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="str">
         <v>Canaan</v>
       </c>
       <c r="B436" t="str">
-        <v>Canaan Avalon 911 18 Th/s 1440 W</v>
+        <v>Canaan Avalon 821 11,5 Th/s 1200 W</v>
       </c>
       <c r="C436" t="str">
-        <v>00400</v>
+        <v>00396</v>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="str">
         <v>Canaan</v>
       </c>
       <c r="B437" t="str">
-        <v>Canaan Avalon 911 19,5 Th/s 1750 W</v>
+        <v>Canaan Avalon 841 13,6 Th/s 1290 W</v>
       </c>
       <c r="C437" t="str">
-        <v>00401</v>
+        <v>00397</v>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="str">
         <v>Canaan</v>
       </c>
       <c r="B438" t="str">
-        <v>Canaan Avalon 921 20 Th/s 1700 W</v>
+        <v>Canaan Avalon 851 14,6 Th/s 1450 W</v>
       </c>
       <c r="C438" t="str">
-        <v>00402</v>
+        <v>00398</v>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="str">
         <v>Canaan</v>
       </c>
       <c r="B439" t="str">
-        <v>Canaan Avalon A1266 100 Th/s 3500 W</v>
+        <v>Canaan Avalon 852 15 Th/s 1500 W</v>
       </c>
       <c r="C439" t="str">
-        <v>00404</v>
+        <v>00399</v>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="str">
         <v>Canaan</v>
       </c>
       <c r="B440" t="str">
-        <v>Canaan Avalon A1346 130 Th/s 3250 W</v>
+        <v>Canaan Avalon 911 18 Th/s 1440 W</v>
       </c>
       <c r="C440" t="str">
-        <v>00405</v>
+        <v>00400</v>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="str">
         <v>Canaan</v>
       </c>
       <c r="B441" t="str">
-        <v>Canaan Avalon A1346-120T 123 Th/s 3570 W</v>
+        <v>Canaan Avalon 911 19,5 Th/s 1750 W</v>
       </c>
       <c r="C441" t="str">
-        <v>00406</v>
+        <v>00401</v>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="str">
         <v>Canaan</v>
       </c>
       <c r="B442" t="str">
-        <v>Canaan Avalon A1346-123T 123 Th/s 3350 W</v>
+        <v>Canaan Avalon 921 20 Th/s 1700 W</v>
       </c>
       <c r="C442" t="str">
-        <v>00407</v>
+        <v>00402</v>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="str">
         <v>Canaan</v>
       </c>
       <c r="B443" t="str">
-        <v>Canaan Avalon A1346-126T 126 Th/s 3360 W</v>
+        <v>Canaan Avalon A1266 100 Th/s 3500 W</v>
       </c>
       <c r="C443" t="str">
-        <v>00408</v>
+        <v>00404</v>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="str">
         <v>Canaan</v>
       </c>
       <c r="B444" t="str">
-        <v>Canaan Avalon A1366 130 Th/s 3250 W</v>
+        <v>Canaan Avalon A1346 130 Th/s 3250 W</v>
       </c>
       <c r="C444" t="str">
-        <v>00409</v>
+        <v>00405</v>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="str">
         <v>Canaan</v>
       </c>
       <c r="B445" t="str">
-        <v>Canaan Avalon A1366i 165 Th/s 3300 W</v>
+        <v>Canaan Avalon A1346-120T 123 Th/s 3570 W</v>
       </c>
       <c r="C445" t="str">
-        <v>00410</v>
+        <v>00406</v>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="str">
         <v>Canaan</v>
       </c>
       <c r="B446" t="str">
-        <v>Canaan Avalon A1446 130 Th/s 3360 W</v>
+        <v>Canaan Avalon A1346-123T 123 Th/s 3350 W</v>
       </c>
       <c r="C446" t="str">
-        <v>00411</v>
+        <v>00407</v>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="str">
         <v>Canaan</v>
       </c>
       <c r="B447" t="str">
-        <v>Canaan Avalon A1446 147 Th/s 3230 W</v>
+        <v>Canaan Avalon A1346-126T 126 Th/s 3360 W</v>
       </c>
       <c r="C447" t="str">
-        <v>01211</v>
+        <v>00408</v>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="str">
         <v>Canaan</v>
       </c>
       <c r="B448" t="str">
-        <v>Canaan Avalon A1446 150 Th/s 3230 W</v>
+        <v>Canaan Avalon A1366 130 Th/s 3250 W</v>
       </c>
       <c r="C448" t="str">
-        <v>01212</v>
+        <v>00409</v>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="str">
         <v>Canaan</v>
       </c>
       <c r="B449" t="str">
-        <v>Canaan Avalon A1446 156 Th/s 3230 W</v>
+        <v>Canaan Avalon A1366i 165 Th/s 3300 W</v>
       </c>
       <c r="C449" t="str">
-        <v>01315</v>
+        <v>00410</v>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="str">
         <v>Canaan</v>
       </c>
       <c r="B450" t="str">
-        <v>Canaan Avalon A1466-150T 150 Th/s 3500 W</v>
+        <v>Canaan Avalon A1446 130 Th/s 3360 W</v>
       </c>
       <c r="C450" t="str">
-        <v>00412</v>
+        <v>00411</v>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="str">
         <v>Canaan</v>
       </c>
       <c r="B451" t="str">
-        <v>Canaan Avalon A1566 185 Th/s 3420 W</v>
+        <v>Canaan Avalon A1446 147 Th/s 3230 W</v>
       </c>
       <c r="C451" t="str">
-        <v>00414</v>
+        <v>01211</v>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="str">
         <v>Canaan</v>
       </c>
       <c r="B452" t="str">
-        <v>Canaan Avalon A1566I 249 Th/s 4500 W</v>
+        <v>Canaan Avalon A1446 150 Th/s 3230 W</v>
       </c>
       <c r="C452" t="str">
-        <v>00415</v>
+        <v>01212</v>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="str">
         <v>Canaan</v>
       </c>
       <c r="B453" t="str">
-        <v>Canaan Avalon Made A1346 110 Th/s 3300 W</v>
+        <v>Canaan Avalon A1446 156 Th/s 3230 W</v>
       </c>
       <c r="C453" t="str">
-        <v>00416</v>
+        <v>01315</v>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="str">
         <v>Canaan</v>
       </c>
       <c r="B454" t="str">
-        <v>Canaan Avalon Made A1446 135 Th/s 3310 W</v>
+        <v>Canaan Avalon A1466-150T 150 Th/s 3500 W</v>
       </c>
       <c r="C454" t="str">
-        <v>00418</v>
+        <v>00412</v>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="str">
         <v>Canaan</v>
       </c>
       <c r="B455" t="str">
-        <v>Canaan Avalon Made A1466 150 Th/s 3230 W</v>
+        <v>Canaan Avalon A1566 185 Th/s 3420 W</v>
       </c>
       <c r="C455" t="str">
-        <v>00419</v>
+        <v>00414</v>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="str">
         <v>Canaan</v>
       </c>
       <c r="B456" t="str">
-        <v>Canaan Avalon Nano 3 4 Th/s 140 W</v>
+        <v>Canaan Avalon A1566I 249 Th/s 4500 W</v>
       </c>
       <c r="C456" t="str">
-        <v>00420</v>
+        <v>00415</v>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="str">
         <v>Canaan</v>
       </c>
       <c r="B457" t="str">
-        <v>Canaan AvalonMiner 104X 34 Th/s 2125 W</v>
+        <v>Canaan Avalon Made A1346 110 Th/s 3300 W</v>
       </c>
       <c r="C457" t="str">
-        <v>01074</v>
+        <v>00416</v>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="str">
         <v>Canaan</v>
       </c>
       <c r="B458" t="str">
-        <v>Canaan AvalonMiner 104X 35 Th/s 2188 W</v>
+        <v>Canaan Avalon Made A1446 135 Th/s 3310 W</v>
       </c>
       <c r="C458" t="str">
-        <v>01075</v>
+        <v>00418</v>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="str">
         <v>Canaan</v>
       </c>
       <c r="B459" t="str">
-        <v>Canaan AvalonMiner 104X 36 Th/s 2250 W</v>
+        <v>Canaan Avalon Made A1466 150 Th/s 3230 W</v>
       </c>
       <c r="C459" t="str">
-        <v>01076</v>
+        <v>00419</v>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="str">
         <v>Canaan</v>
       </c>
       <c r="B460" t="str">
-        <v>Canaan AvalonMiner 104X 40 Th/s 2572 W</v>
+        <v>Canaan Avalon Nano 3 4 Th/s 140 W</v>
       </c>
       <c r="C460" t="str">
-        <v>01077</v>
+        <v>00420</v>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="str">
         <v>Canaan</v>
       </c>
       <c r="B461" t="str">
-        <v>Canaan AvalonMiner 1066 Pro 68 Th/s 3350 W</v>
+        <v>Canaan AvalonMiner 104X 34 Th/s 2125 W</v>
       </c>
       <c r="C461" t="str">
-        <v>01078</v>
+        <v>01074</v>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="str">
         <v>Canaan</v>
       </c>
       <c r="B462" t="str">
-        <v>Canaan AvalonMiner 1066 Pro 85 Th/s 3400 W</v>
+        <v>Canaan AvalonMiner 104X 35 Th/s 2188 W</v>
       </c>
       <c r="C462" t="str">
-        <v>01079</v>
+        <v>01075</v>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="str">
         <v>Canaan</v>
       </c>
       <c r="B463" t="str">
-        <v>Canaan AvalonMiner 1126 Pro S 64 Th/s 3420 W</v>
+        <v>Canaan AvalonMiner 104X 36 Th/s 2250 W</v>
       </c>
       <c r="C463" t="str">
-        <v>01080</v>
+        <v>01076</v>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="str">
         <v>Canaan</v>
       </c>
       <c r="B464" t="str">
-        <v>Canaan AvalonMiner 1166 Pro 75 Th/s 3420 W</v>
+        <v>Canaan AvalonMiner 104X 40 Th/s 2572 W</v>
       </c>
       <c r="C464" t="str">
-        <v>01082</v>
+        <v>01077</v>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="str">
         <v>Canaan</v>
       </c>
       <c r="B465" t="str">
-        <v>Canaan AvalonMiner 1166 Pro 85 Th/s 3570 W</v>
+        <v>Canaan AvalonMiner 1066 Pro 68 Th/s 3350 W</v>
       </c>
       <c r="C465" t="str">
-        <v>01083</v>
+        <v>01078</v>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="str">
         <v>Canaan</v>
       </c>
       <c r="B466" t="str">
-        <v>Canaan AvalonMiner 1246 83 Th/s 3420 W</v>
+        <v>Canaan AvalonMiner 1066 Pro 85 Th/s 3400 W</v>
       </c>
       <c r="C466" t="str">
-        <v>01086</v>
+        <v>01079</v>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="str">
         <v>Canaan</v>
       </c>
       <c r="B467" t="str">
-        <v>Canaan AvalonMiner 1246 87 Th/s 3420 W</v>
+        <v>Canaan AvalonMiner 1126 Pro S 64 Th/s 3420 W</v>
       </c>
       <c r="C467" t="str">
-        <v>01087</v>
+        <v>01080</v>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="str">
         <v>Canaan</v>
       </c>
       <c r="B468" t="str">
-        <v>Canaan AvalonMiner 1346 107 Th/s 3210 W</v>
+        <v>Canaan AvalonMiner 1166 Pro 75 Th/s 3420 W</v>
       </c>
       <c r="C468" t="str">
-        <v>01088</v>
+        <v>01082</v>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="str">
         <v>Canaan</v>
       </c>
       <c r="B469" t="str">
-        <v>Canaan AvalonMiner 1346 110 Th/s 3310W</v>
+        <v>Canaan AvalonMiner 1166 Pro 85 Th/s 3570 W</v>
       </c>
       <c r="C469" t="str">
-        <v>01351</v>
+        <v>01083</v>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="str">
         <v>Canaan</v>
       </c>
       <c r="B470" t="str">
-        <v>Canaan AvalonMiner 1346 113 Th/s 3300 W</v>
+        <v>Canaan AvalonMiner 1246 83 Th/s 3420 W</v>
       </c>
       <c r="C470" t="str">
-        <v>01089</v>
+        <v>01086</v>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="str">
         <v>Canaan</v>
       </c>
       <c r="B471" t="str">
-        <v>Canaan AvalonMiner 1346 116 Th/s 3310 W</v>
+        <v>Canaan AvalonMiner 1246 87 Th/s 3420 W</v>
       </c>
       <c r="C471" t="str">
-        <v>01090</v>
+        <v>01087</v>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="str">
         <v>Canaan</v>
       </c>
       <c r="B472" t="str">
-        <v>Canaan AvalonMiner 1466 153 Th/s 3500 W</v>
+        <v>Canaan AvalonMiner 1346 107 Th/s 3210 W</v>
       </c>
       <c r="C472" t="str">
-        <v>01092</v>
+        <v>01088</v>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="str">
         <v>Canaan</v>
       </c>
       <c r="B473" t="str">
-        <v>Canaan AvalonMiner 1566 194 Th/s 3647 W</v>
+        <v>Canaan AvalonMiner 1346 110 Th/s 3310W</v>
       </c>
       <c r="C473" t="str">
-        <v>01093</v>
+        <v>01351</v>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="str">
         <v>Canaan</v>
       </c>
       <c r="B474" t="str">
-        <v>Canaan AvalonMiner 721 6 Th/s 900 W</v>
+        <v>Canaan AvalonMiner 1346 113 Th/s 3300 W</v>
       </c>
       <c r="C474" t="str">
-        <v>01094</v>
+        <v>01089</v>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="str">
         <v>Canaan</v>
       </c>
       <c r="B475" t="str">
-        <v>Canaan AvalonMiner A15XP 206 Th/s 3667 W</v>
+        <v>Canaan AvalonMiner 1346 116 Th/s 3310 W</v>
       </c>
       <c r="C475" t="str">
-        <v>01095</v>
+        <v>01090</v>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="str">
         <v>Canaan</v>
       </c>
       <c r="B476" t="str">
-        <v>CanaanяAvalon A1566 182 Th/s 3367 W</v>
+        <v>Canaan AvalonMiner 1466 153 Th/s 3500 W</v>
       </c>
       <c r="C476" t="str">
-        <v>01430</v>
+        <v>01092</v>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="str">
         <v>Canaan</v>
       </c>
       <c r="B477" t="str">
-        <v>CanaanяAvalon A1566 197 Th/s 3643 W</v>
+        <v>Canaan AvalonMiner 1566 194 Th/s 3647 W</v>
       </c>
       <c r="C477" t="str">
-        <v>01462</v>
+        <v>01093</v>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="str">
         <v>Canaan</v>
       </c>
       <c r="B478" t="str">
-        <v>CanaanяAvalon A1566 203 Th/s 3860 W</v>
+        <v>Canaan AvalonMiner 721 6 Th/s 900 W</v>
       </c>
       <c r="C478" t="str">
-        <v>01463</v>
+        <v>01094</v>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="str">
         <v>Canaan</v>
       </c>
       <c r="B479" t="str">
-        <v>CanaanяAvalon A1566I 185 Th/s 3420 W</v>
+        <v>Canaan AvalonMiner A15XP 206 Th/s 3667 W</v>
       </c>
       <c r="C479" t="str">
-        <v>01399</v>
+        <v>01095</v>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="str">
         <v>Canaan</v>
       </c>
       <c r="B480" t="str">
-        <v>CanaanяAvalon A1566I 209 Th/s 3866 W</v>
+        <v>CanaanяAvalon A1566 182 Th/s 3367 W</v>
       </c>
       <c r="C480" t="str">
-        <v>01400</v>
+        <v>01430</v>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="str">
         <v>Canaan</v>
       </c>
       <c r="B481" t="str">
-        <v>CanaanяAvalon A1566I 212 Th/s 3920 W</v>
+        <v>CanaanяAvalon A1566 191 Th/s 3930 W</v>
       </c>
       <c r="C481" t="str">
-        <v>01395</v>
+        <v>01466</v>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="str">
-        <v>Carbon</v>
+        <v>Canaan</v>
       </c>
       <c r="B482" t="str">
-        <v>Carbon SC1000 40 Th/s 2800 W</v>
+        <v>CanaanяAvalon A1566 194 Th/s 3930 W</v>
       </c>
       <c r="C482" t="str">
-        <v>01096</v>
+        <v>01467</v>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="str">
-        <v>Chameleon</v>
+        <v>Canaan</v>
       </c>
       <c r="B483" t="str">
-        <v>Chameleon Miner A26 240 Th/s 3960 W</v>
+        <v>CanaanяAvalon A1566 197 Th/s 3643 W</v>
       </c>
       <c r="C483" t="str">
-        <v>01316</v>
+        <v>01462</v>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="str">
-        <v>Chameleon</v>
+        <v>Canaan</v>
       </c>
       <c r="B484" t="str">
-        <v>Chameleon Miner A26 Turbo 260 Th/s 4550 W</v>
+        <v>CanaanяAvalon A1566 200 Th/s 3880 W</v>
       </c>
       <c r="C484" t="str">
-        <v>01317</v>
+        <v>01469</v>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="str">
-        <v>Chameleon</v>
+        <v>Canaan</v>
       </c>
       <c r="B485" t="str">
-        <v>Chameleon Miner IM-36 250 Th/s 4000 W</v>
+        <v>CanaanяAvalon A1566 203 Th/s 3860 W</v>
       </c>
       <c r="C485" t="str">
-        <v>01318</v>
+        <v>01463</v>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="str">
-        <v>Chameleon</v>
+        <v>Canaan</v>
       </c>
       <c r="B486" t="str">
-        <v>Chameleon Miner IM-36 Turbo 360 Th/s 6840 W</v>
+        <v>CanaanяAvalon A1566I 185 Th/s 3420 W</v>
       </c>
       <c r="C486" t="str">
-        <v>01319</v>
+        <v>01399</v>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="str">
-        <v>Cheetah</v>
+        <v>Canaan</v>
       </c>
       <c r="B487" t="str">
-        <v>Cheetah Miner F1 24 Th/s 2100 W</v>
+        <v>CanaanяAvalon A1566I 209 Th/s 3866 W</v>
       </c>
       <c r="C487" t="str">
-        <v>00431</v>
+        <v>01400</v>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="str">
-        <v>Cheetah</v>
+        <v>Canaan</v>
       </c>
       <c r="B488" t="str">
-        <v>Cheetah Miner F3 30 Th/s 2200 W</v>
+        <v>CanaanяAvalon A1566I 212 Th/s 3920 W</v>
       </c>
       <c r="C488" t="str">
-        <v>00433</v>
+        <v>01395</v>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="str">
-        <v>Cheetah</v>
+        <v>Carbon</v>
       </c>
       <c r="B489" t="str">
-        <v>Cheetah Miner f5 55 Th/s 3150 W</v>
+        <v>Carbon SC1000 40 Th/s 2800 W</v>
       </c>
       <c r="C489" t="str">
-        <v>00435</v>
+        <v>01096</v>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="str">
-        <v>Cheetah</v>
+        <v>Chameleon</v>
       </c>
       <c r="B490" t="str">
-        <v>Cheetah Miner f5+ 66 Th/s 2838 W</v>
+        <v>Chameleon Miner A26 240 Th/s 3960 W</v>
       </c>
       <c r="C490" t="str">
-        <v>00436</v>
+        <v>01316</v>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="str">
-        <v>Cheetah</v>
+        <v>Chameleon</v>
       </c>
       <c r="B491" t="str">
-        <v>Cheetah Miner F5i 60 Th/s 2820 W</v>
+        <v>Chameleon Miner A26 Turbo 260 Th/s 4550 W</v>
       </c>
       <c r="C491" t="str">
-        <v>00437</v>
+        <v>01317</v>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="str">
-        <v>Cheetah</v>
+        <v>Chameleon</v>
       </c>
       <c r="B492" t="str">
-        <v>Cheetah Miner F5m 53 Th/s 3180 W</v>
+        <v>Chameleon Miner IM-36 250 Th/s 4000 W</v>
       </c>
       <c r="C492" t="str">
-        <v>00439</v>
+        <v>01318</v>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="str">
-        <v>Dayun</v>
+        <v>Chameleon</v>
       </c>
       <c r="B493" t="str">
-        <v>Dayun Zig D1 48 Gh/s 2200 W</v>
+        <v>Chameleon Miner IM-36 Turbo 360 Th/s 6840 W</v>
       </c>
       <c r="C493" t="str">
-        <v>00441</v>
+        <v>01319</v>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="str">
-        <v>Dayun</v>
+        <v>Cheetah</v>
       </c>
       <c r="B494" t="str">
-        <v>Dayun Zig M1 2611 Mh/s 784 W</v>
+        <v>Cheetah Miner F1 24 Th/s 2100 W</v>
       </c>
       <c r="C494" t="str">
-        <v>00447</v>
+        <v>00431</v>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="str">
-        <v>Dayun</v>
+        <v>Cheetah</v>
       </c>
       <c r="B495" t="str">
-        <v>Dayun Zig Z1 6800 Mh/s 1200 W</v>
+        <v>Cheetah Miner F3 30 Th/s 2200 W</v>
       </c>
       <c r="C495" t="str">
-        <v>00443</v>
+        <v>00433</v>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="str">
-        <v>Dayun</v>
+        <v>Cheetah</v>
       </c>
       <c r="B496" t="str">
-        <v>Dayun Zig Z1 Pro 13000 Mh/s 1500 W</v>
+        <v>Cheetah Miner f5 55 Th/s 3150 W</v>
       </c>
       <c r="C496" t="str">
-        <v>00444</v>
+        <v>00435</v>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="str">
-        <v>Dayun</v>
+        <v>Cheetah</v>
       </c>
       <c r="B497" t="str">
-        <v>Dayun Zig Z1+ 7200 Mh/s 1200 W</v>
+        <v>Cheetah Miner f5+ 66 Th/s 2838 W</v>
       </c>
       <c r="C497" t="str">
-        <v>00445</v>
+        <v>00436</v>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="str">
-        <v>Dayun</v>
+        <v>Cheetah</v>
       </c>
       <c r="B498" t="str">
-        <v>Dayun Zig Z1+ 7250 Mh/s 1200 W</v>
+        <v>Cheetah Miner F5i 60 Th/s 2820 W</v>
       </c>
       <c r="C498" t="str">
-        <v>00450</v>
+        <v>00437</v>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="str">
-        <v>DragonBall Miner</v>
+        <v>Cheetah</v>
       </c>
       <c r="B499" t="str">
-        <v>DragonBall Miner A11 Radiant 3,2 Th/s 2300 W</v>
+        <v>Cheetah Miner F5m 53 Th/s 3180 W</v>
       </c>
       <c r="C499" t="str">
-        <v>00451</v>
+        <v>00439</v>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="str">
-        <v>DragonBall Miner</v>
+        <v>Dayun</v>
       </c>
       <c r="B500" t="str">
-        <v>DragonBall Miner A40 3,3 Th/s 1600 W</v>
+        <v>Dayun Zig D1 48 Gh/s 2200 W</v>
       </c>
       <c r="C500" t="str">
-        <v>00452</v>
+        <v>00441</v>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="str">
-        <v>DragonBall Miner</v>
+        <v>Dayun</v>
       </c>
       <c r="B501" t="str">
-        <v>DragonBall Miner KS6 Pro 10,5 Th/s 3600 W</v>
+        <v>Dayun Zig M1 2611 Mh/s 784 W</v>
       </c>
       <c r="C501" t="str">
-        <v>00453</v>
+        <v>00447</v>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="str">
-        <v>DragonBall Miner</v>
+        <v>Dayun</v>
       </c>
       <c r="B502" t="str">
-        <v>DragonBall Miner KS6 Pro+ 11 Th/s 3600 W</v>
+        <v>Dayun Zig Z1 6800 Mh/s 1200 W</v>
       </c>
       <c r="C502" t="str">
-        <v>00454</v>
+        <v>00443</v>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="str">
-        <v>Ebang</v>
+        <v>Dayun</v>
       </c>
       <c r="B503" t="str">
-        <v>Ebang EBIT E10 18 Th/s 1650 W</v>
+        <v>Dayun Zig Z1 Pro 13000 Mh/s 1500 W</v>
       </c>
       <c r="C503" t="str">
-        <v>00459</v>
+        <v>00444</v>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="str">
-        <v>Ebang</v>
+        <v>Dayun</v>
       </c>
       <c r="B504" t="str">
-        <v>Ebang Ebit E10 24 Th/s 2640 W</v>
+        <v>Dayun Zig Z1+ 7200 Mh/s 1200 W</v>
       </c>
       <c r="C504" t="str">
-        <v>00460</v>
+        <v>00445</v>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="str">
-        <v>Ebang</v>
+        <v>Dayun</v>
       </c>
       <c r="B505" t="str">
-        <v>Ebang EBIT E10,1 18 Th/s 1980 W</v>
+        <v>Dayun Zig Z1+ 7250 Mh/s 1200 W</v>
       </c>
       <c r="C505" t="str">
-        <v>00461</v>
+        <v>00450</v>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="str">
-        <v>Ebang</v>
+        <v>DragonBall Miner</v>
       </c>
       <c r="B506" t="str">
-        <v>Ebang EBIT E10,2 27 Th/s 2700 W</v>
+        <v>DragonBall Miner A11 Radiant 3,2 Th/s 2300 W</v>
       </c>
       <c r="C506" t="str">
-        <v>00462</v>
+        <v>00451</v>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="str">
-        <v>Ebang</v>
+        <v>DragonBall Miner</v>
       </c>
       <c r="B507" t="str">
-        <v>Ebang Ebit E10,3 24 Th/s 2640 W</v>
+        <v>DragonBall Miner A40 3,3 Th/s 1600 W</v>
       </c>
       <c r="C507" t="str">
-        <v>00463</v>
+        <v>00452</v>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="str">
-        <v>Ebang</v>
+        <v>DragonBall Miner</v>
       </c>
       <c r="B508" t="str">
-        <v>Ebang Ebit E10,3 24,6 Th/s 2640 W</v>
+        <v>DragonBall Miner KS6 Pro 10,5 Th/s 3600 W</v>
       </c>
       <c r="C508" t="str">
-        <v>00464</v>
+        <v>00453</v>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="str">
-        <v>Ebang</v>
+        <v>DragonBall Miner</v>
       </c>
       <c r="B509" t="str">
-        <v>Ebang Ebit E10D 25 Th/s 3500 W</v>
+        <v>DragonBall Miner KS6 Pro+ 11 Th/s 3600 W</v>
       </c>
       <c r="C509" t="str">
-        <v>00465</v>
+        <v>00454</v>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="str">
         <v>Ebang</v>
       </c>
       <c r="B510" t="str">
-        <v>Ebang Ebit E11 30 Th/s 1950 W</v>
+        <v>Ebang EBIT E10 18 Th/s 1650 W</v>
       </c>
       <c r="C510" t="str">
-        <v>00466</v>
+        <v>00459</v>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="str">
         <v>Ebang</v>
       </c>
       <c r="B511" t="str">
-        <v>Ebang Ebit E11+ 37 Th/s 2035 W</v>
+        <v>Ebang Ebit E10 24 Th/s 2640 W</v>
       </c>
       <c r="C511" t="str">
-        <v>00467</v>
+        <v>00460</v>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="str">
         <v>Ebang</v>
       </c>
       <c r="B512" t="str">
-        <v>Ebang Ebit E11++ 44 Th/s 1980 W</v>
+        <v>Ebang EBIT E10,1 18 Th/s 1980 W</v>
       </c>
       <c r="C512" t="str">
-        <v>00469</v>
+        <v>00461</v>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="str">
         <v>Ebang</v>
       </c>
       <c r="B513" t="str">
-        <v>Ebang Ebit E12 44 Th/s 2500 W</v>
+        <v>Ebang EBIT E10,2 27 Th/s 2700 W</v>
       </c>
       <c r="C513" t="str">
-        <v>00471</v>
+        <v>00462</v>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="str">
         <v>Ebang</v>
       </c>
       <c r="B514" t="str">
-        <v>Ebang Ebit E12+ 50 Th/s 2500 W</v>
+        <v>Ebang Ebit E10,3 24 Th/s 2640 W</v>
       </c>
       <c r="C514" t="str">
-        <v>00473</v>
+        <v>00463</v>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="str">
         <v>Ebang</v>
       </c>
       <c r="B515" t="str">
-        <v>Ebang Ebit E9 6,3 Th/s 1077 W</v>
+        <v>Ebang Ebit E10,3 24,6 Th/s 2640 W</v>
       </c>
       <c r="C515" t="str">
-        <v>00474</v>
+        <v>00464</v>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="str">
         <v>Ebang</v>
       </c>
       <c r="B516" t="str">
-        <v>Ebang Ebit E9,2 11,5 Th/s 1200 W</v>
+        <v>Ebang Ebit E10D 25 Th/s 3500 W</v>
       </c>
       <c r="C516" t="str">
-        <v>00475</v>
+        <v>00465</v>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="str">
         <v>Ebang</v>
       </c>
       <c r="B517" t="str">
-        <v>Ebang Ebit E9,2 12 Th/s 1320 W</v>
+        <v>Ebang Ebit E11 30 Th/s 1950 W</v>
       </c>
       <c r="C517" t="str">
-        <v>00490</v>
+        <v>00466</v>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="str">
         <v>Ebang</v>
       </c>
       <c r="B518" t="str">
-        <v>Ebang EBIT E9,3 16 Th/s 1760 W</v>
+        <v>Ebang Ebit E11+ 37 Th/s 2035 W</v>
       </c>
       <c r="C518" t="str">
-        <v>00476</v>
+        <v>00467</v>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="str">
         <v>Ebang</v>
       </c>
       <c r="B519" t="str">
-        <v>Ebang EBIT E9,5 11,5 Th/s 1200 W</v>
+        <v>Ebang Ebit E11++ 44 Th/s 1980 W</v>
       </c>
       <c r="C519" t="str">
-        <v>00478</v>
+        <v>00469</v>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="str">
         <v>Ebang</v>
       </c>
       <c r="B520" t="str">
-        <v>Ebang Ebit E9+ 11 Th/s 1300 W</v>
+        <v>Ebang Ebit E12 44 Th/s 2500 W</v>
       </c>
       <c r="C520" t="str">
-        <v>00479</v>
+        <v>00471</v>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="str">
         <v>Ebang</v>
       </c>
       <c r="B521" t="str">
-        <v>Ebang Ebit E9+ 13,5 Th/s 1420 W</v>
+        <v>Ebang Ebit E12+ 50 Th/s 2500 W</v>
       </c>
       <c r="C521" t="str">
-        <v>00480</v>
+        <v>00473</v>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="str">
         <v>Ebang</v>
       </c>
       <c r="B522" t="str">
-        <v>Ebang Ebit E9+ 9 Th/s 1300 W</v>
+        <v>Ebang Ebit E9 6,3 Th/s 1077 W</v>
       </c>
       <c r="C522" t="str">
-        <v>00492</v>
+        <v>00474</v>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B523" t="str">
-        <v>Elphapex DG 1 10000 Mh/s 3100 W</v>
+        <v>Ebang Ebit E9,2 11,5 Th/s 1200 W</v>
       </c>
       <c r="C523" t="str">
-        <v>01336</v>
+        <v>00475</v>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B524" t="str">
-        <v>ElphaPex DG 1 10500 Mh/s 4200 W</v>
+        <v>Ebang Ebit E9,2 12 Th/s 1320 W</v>
       </c>
       <c r="C524" t="str">
-        <v>01300</v>
+        <v>00490</v>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B525" t="str">
-        <v>Elphapex DG 1 11000 Mh/s 3420 W</v>
+        <v>Ebang EBIT E9,3 16 Th/s 1760 W</v>
       </c>
       <c r="C525" t="str">
-        <v>00495</v>
+        <v>00476</v>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B526" t="str">
-        <v>ElphaPex DG 1 11800 Mh/s 3658W</v>
+        <v>Ebang EBIT E9,5 11,5 Th/s 1200 W</v>
       </c>
       <c r="C526" t="str">
-        <v>01347</v>
+        <v>00478</v>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B527" t="str">
-        <v>ElphaPex DG 1 12500 Mh/s 3800W</v>
+        <v>Ebang Ebit E9+ 11 Th/s 1300 W</v>
       </c>
       <c r="C527" t="str">
-        <v>01348</v>
+        <v>00479</v>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B528" t="str">
-        <v>Elphapex DG 1 14400 Mh/s 3950 W</v>
+        <v>Ebang Ebit E9+ 13,5 Th/s 1420 W</v>
       </c>
       <c r="C528" t="str">
-        <v>00496</v>
+        <v>00480</v>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="str">
-        <v>Elphapex</v>
+        <v>Ebang</v>
       </c>
       <c r="B529" t="str">
-        <v>Elphapex DG 1 9500 Mh/s 3420 W</v>
+        <v>Ebang Ebit E9+ 9 Th/s 1300 W</v>
       </c>
       <c r="C529" t="str">
-        <v>01314</v>
+        <v>00492</v>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B530" t="str">
-        <v>ElphaPex DG 1 Home 2100 Mh/s 680 W</v>
+        <v>Elphapex DG 1 10000 Mh/s 3100 W</v>
       </c>
       <c r="C530" t="str">
-        <v>01299</v>
+        <v>01336</v>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B531" t="str">
-        <v>Elphapex DG 1+ 13000 Mh/s 3640 W</v>
+        <v>ElphaPex DG 1 10500 Mh/s 4200 W</v>
       </c>
       <c r="C531" t="str">
-        <v>01097</v>
+        <v>01300</v>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B532" t="str">
-        <v>Elphapex DG 1+ 13500 Mh/s 3780W</v>
+        <v>Elphapex DG 1 11000 Mh/s 3420 W</v>
       </c>
       <c r="C532" t="str">
-        <v>01349</v>
+        <v>00495</v>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B533" t="str">
-        <v>Elphapex DG 1+ 13600 Mh/s 3808 W</v>
+        <v>ElphaPex DG 1 11800 Mh/s 3658W</v>
       </c>
       <c r="C533" t="str">
-        <v>01098</v>
+        <v>01347</v>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B534" t="str">
-        <v>Elphapex DG 1+ 14000 Mh/s 4000 W</v>
+        <v>ElphaPex DG 1 12500 Mh/s 3800W</v>
       </c>
       <c r="C534" t="str">
-        <v>01298</v>
+        <v>01348</v>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B535" t="str">
-        <v>Elphapex DG 1+ 14400 Mh/s 4000W</v>
+        <v>Elphapex DG 1 14400 Mh/s 3950 W</v>
       </c>
       <c r="C535" t="str">
-        <v>01350</v>
+        <v>00496</v>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B536" t="str">
-        <v>ElphaPex DG 2 20000 Mh/s 3800 W</v>
+        <v>Elphapex DG 1 9500 Mh/s 3420 W</v>
       </c>
       <c r="C536" t="str">
-        <v>01301</v>
+        <v>01314</v>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="str">
         <v>Elphapex</v>
       </c>
       <c r="B537" t="str">
-        <v>Elphapex DG MAX 6500 Mh/s 3400 W</v>
+        <v>ElphaPex DG 1 Home 2100 Mh/s 680 W</v>
       </c>
       <c r="C537" t="str">
-        <v>01337</v>
+        <v>01299</v>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="str">
-        <v>ElphaPex</v>
+        <v>Elphapex</v>
       </c>
       <c r="B538" t="str">
-        <v>Elphapex DG 1 14000 Mh/s 3920 W</v>
+        <v>Elphapex DG 1+ 13000 Mh/s 3640 W</v>
       </c>
       <c r="C538" t="str">
-        <v>00499</v>
+        <v>01097</v>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="str">
-        <v>ElphaPex</v>
+        <v>Elphapex</v>
       </c>
       <c r="B539" t="str">
-        <v>ElphaPex DG Home 1 2000 Mh/s 620 W</v>
+        <v>Elphapex DG 1+ 13500 Mh/s 3780W</v>
       </c>
       <c r="C539" t="str">
-        <v>00500</v>
+        <v>01349</v>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="str">
-        <v>FFMiner</v>
+        <v>Elphapex</v>
       </c>
       <c r="B540" t="str">
-        <v>FFMiner Decred D18 340 Gh/s 180 W</v>
+        <v>Elphapex DG 1+ 13600 Mh/s 3808 W</v>
       </c>
       <c r="C540" t="str">
-        <v>00501</v>
+        <v>01098</v>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="str">
-        <v>FFMiner</v>
+        <v>Elphapex</v>
       </c>
       <c r="B541" t="str">
-        <v>FFMiner DS19 3 Th/s 980 W</v>
+        <v>Elphapex DG 1+ 14000 Mh/s 4000 W</v>
       </c>
       <c r="C541" t="str">
-        <v>00502</v>
+        <v>01298</v>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="str">
-        <v>Fluminer</v>
+        <v>Elphapex</v>
       </c>
       <c r="B542" t="str">
-        <v>Fluminer L1 5,3 Gh/s 1200 W</v>
+        <v>Elphapex DG 1+ 14400 Mh/s 4000W</v>
       </c>
       <c r="C542" t="str">
-        <v>01401</v>
+        <v>01350</v>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="str">
-        <v>Fluminer</v>
+        <v>Elphapex</v>
       </c>
       <c r="B543" t="str">
-        <v>Fluminer L1 Pro 6 Gh/s 1400 W</v>
+        <v>ElphaPex DG 2 20000 Mh/s 3800 W</v>
       </c>
       <c r="C543" t="str">
-        <v>01410</v>
+        <v>01301</v>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="str">
-        <v>Fluminer</v>
+        <v>Elphapex</v>
       </c>
       <c r="B544" t="str">
-        <v>Fluminer L2 1 Gh/s 230 W</v>
+        <v>Elphapex DG MAX 6500 Mh/s 3400 W</v>
       </c>
       <c r="C544" t="str">
-        <v>01411</v>
+        <v>01337</v>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="str">
-        <v>Fluminer</v>
+        <v>ElphaPex</v>
       </c>
       <c r="B545" t="str">
-        <v>Fluminer L3 9,5 Gh/s 1700 W</v>
+        <v>Elphapex DG 1 14000 Mh/s 3920 W</v>
       </c>
       <c r="C545" t="str">
-        <v>01412</v>
+        <v>00499</v>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="str">
-        <v>Fluminer</v>
+        <v>ElphaPex</v>
       </c>
       <c r="B546" t="str">
-        <v>Fluminer T3 115 Th/s 1700 W</v>
+        <v>ElphaPex DG Home 1 2000 Mh/s 620 W</v>
       </c>
       <c r="C546" t="str">
-        <v>01413</v>
+        <v>00500</v>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="str">
-        <v>ForestMiner</v>
+        <v>FFMiner</v>
       </c>
       <c r="B547" t="str">
-        <v>ForestMiner EPU XC 4250 Mh/s 3315 W</v>
+        <v>FFMiner Decred D18 340 Gh/s 180 W</v>
       </c>
       <c r="C547" t="str">
-        <v>00503</v>
+        <v>00501</v>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="str">
-        <v>FusionSilicon</v>
+        <v>FFMiner</v>
       </c>
       <c r="B548" t="str">
-        <v>FusionSilicon X1 Miner 12960 Mh/s 1110 W</v>
+        <v>FFMiner DS19 3 Th/s 980 W</v>
       </c>
       <c r="C548" t="str">
-        <v>00509</v>
+        <v>00502</v>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="str">
-        <v>FusionSilicon</v>
+        <v>Fluminer</v>
       </c>
       <c r="B549" t="str">
-        <v>Fusionsilicon X6 860 Mh/s 1079 W</v>
+        <v>Fluminer L1 5,3 Gh/s 1200 W</v>
       </c>
       <c r="C549" t="str">
-        <v>00505</v>
+        <v>01401</v>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="str">
-        <v>FusionSilicon</v>
+        <v>Fluminer</v>
       </c>
       <c r="B550" t="str">
-        <v>Fusionsilicon X7 262 Gh/s 1300 W</v>
+        <v>Fluminer L1 Pro 6 Gh/s 1400 W</v>
       </c>
       <c r="C550" t="str">
-        <v>00507</v>
+        <v>01410</v>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="str">
-        <v>FusionSilicon</v>
+        <v>Fluminer</v>
       </c>
       <c r="B551" t="str">
-        <v>Fusionsilicon X7 262 Gh/s 1420 W</v>
+        <v>Fluminer L2 1 Gh/s 230 W</v>
       </c>
       <c r="C551" t="str">
-        <v>00511</v>
+        <v>01411</v>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="str">
-        <v>FusionSilicon</v>
+        <v>Fluminer</v>
       </c>
       <c r="B552" t="str">
-        <v>FusionSilicon X7+ 320 Gh/s 2000 W</v>
+        <v>Fluminer L3 9,5 Gh/s 1700 W</v>
       </c>
       <c r="C552" t="str">
-        <v>00508</v>
+        <v>01412</v>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="str">
-        <v>GMO miner</v>
+        <v>Fluminer</v>
       </c>
       <c r="B553" t="str">
-        <v>GMO miner B2 24 Th/s 1950 W</v>
+        <v>Fluminer T3 115 Th/s 1700 W</v>
       </c>
       <c r="C553" t="str">
-        <v>00512</v>
+        <v>01413</v>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="str">
-        <v>GMO miner</v>
+        <v>ForestMiner</v>
       </c>
       <c r="B554" t="str">
-        <v>GMO miner B3 33 Th/s 3417 W</v>
+        <v>ForestMiner EPU XC 4250 Mh/s 3315 W</v>
       </c>
       <c r="C554" t="str">
-        <v>00513</v>
+        <v>00503</v>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="str">
-        <v>Goldshell</v>
+        <v>FusionSilicon</v>
       </c>
       <c r="B555" t="str">
-        <v>Goldshell AL-BOX 360 Gh/s 180 W</v>
+        <v>FusionSilicon X1 Miner 12960 Mh/s 1110 W</v>
       </c>
       <c r="C555" t="str">
-        <v>00514</v>
+        <v>00509</v>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="str">
-        <v>Goldshell</v>
+        <v>FusionSilicon</v>
       </c>
       <c r="B556" t="str">
-        <v>Goldshell AL-BOX II 720 Gh/s 360 W</v>
+        <v>Fusionsilicon X6 860 Mh/s 1079 W</v>
       </c>
       <c r="C556" t="str">
-        <v>00515</v>
+        <v>00505</v>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="str">
-        <v>Goldshell</v>
+        <v>FusionSilicon</v>
       </c>
       <c r="B557" t="str">
-        <v>Goldshell AL-BOX II PLUS 1 Th/s 480 W</v>
+        <v>Fusionsilicon X7 262 Gh/s 1300 W</v>
       </c>
       <c r="C557" t="str">
-        <v>00516</v>
+        <v>00507</v>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="str">
-        <v>Goldshell</v>
+        <v>FusionSilicon</v>
       </c>
       <c r="B558" t="str">
-        <v>Goldshell AL-BOX II Pro 950 Gh/s 460 W</v>
+        <v>Fusionsilicon X7 262 Gh/s 1420 W</v>
       </c>
       <c r="C558" t="str">
-        <v>00517</v>
+        <v>00511</v>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="str">
-        <v>Goldshell</v>
+        <v>FusionSilicon</v>
       </c>
       <c r="B559" t="str">
-        <v>Goldshell AL-BOX III 1,25 Th/s 600 W</v>
+        <v>FusionSilicon X7+ 320 Gh/s 2000 W</v>
       </c>
       <c r="C559" t="str">
-        <v>00518</v>
+        <v>00508</v>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="str">
-        <v>Goldshell</v>
+        <v>GMO miner</v>
       </c>
       <c r="B560" t="str">
-        <v>Goldshell CK BOX II 1,54 Th/s 260 W</v>
+        <v>GMO miner B2 24 Th/s 1950 W</v>
       </c>
       <c r="C560" t="str">
-        <v>00519</v>
+        <v>00512</v>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="str">
-        <v>Goldshell</v>
+        <v>GMO miner</v>
       </c>
       <c r="B561" t="str">
-        <v>Goldshell CK Lite 19 Th/s 2250 W</v>
+        <v>GMO miner B3 33 Th/s 3417 W</v>
       </c>
       <c r="C561" t="str">
-        <v>00521</v>
+        <v>00513</v>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B562" t="str">
-        <v>Goldshell CK Lite 6,3 Th/s 1200 W</v>
+        <v>Goldshell AL-BOX 360 Gh/s 180 W</v>
       </c>
       <c r="C562" t="str">
-        <v>00583</v>
+        <v>00514</v>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B563" t="str">
-        <v>Goldshell CK-BOX 1,05 Th/s 215 W</v>
+        <v>Goldshell AL-BOX II 720 Gh/s 360 W</v>
       </c>
       <c r="C563" t="str">
-        <v>00525</v>
+        <v>00515</v>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B564" t="str">
-        <v>Goldshell CK-BOX 2 2,1 Th/s 400 W</v>
+        <v>Goldshell AL-BOX II PLUS 1 Th/s 480 W</v>
       </c>
       <c r="C564" t="str">
-        <v>00588</v>
+        <v>00516</v>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B565" t="str">
-        <v>Goldshell CK5 12 Th/s 2400 W</v>
+        <v>Goldshell AL-BOX II Pro 950 Gh/s 460 W</v>
       </c>
       <c r="C565" t="str">
-        <v>00522</v>
+        <v>00517</v>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B566" t="str">
-        <v>Goldshell CK6 19,3 Th/s 3300 W</v>
+        <v>Goldshell AL-BOX III 1,25 Th/s 600 W</v>
       </c>
       <c r="C566" t="str">
-        <v>00523</v>
+        <v>00518</v>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B567" t="str">
-        <v>Goldshell CK6 SE 17 Th/s 3300 W</v>
+        <v>Goldshell CK BOX II 1,54 Th/s 260 W</v>
       </c>
       <c r="C567" t="str">
-        <v>00524</v>
+        <v>00519</v>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B568" t="str">
-        <v>Goldshell E-AL1M 4,4 Th/s 1800 W</v>
+        <v>Goldshell CK Lite 19 Th/s 2250 W</v>
       </c>
       <c r="C568" t="str">
-        <v>00526</v>
+        <v>00521</v>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B569" t="str">
-        <v>Goldshell E-DG1M 3400 Mh/s 1800 W</v>
+        <v>Goldshell CK Lite 6,3 Th/s 1200 W</v>
       </c>
       <c r="C569" t="str">
-        <v>00590</v>
+        <v>00583</v>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B570" t="str">
-        <v>Goldshell E-KA1M 5,5 Th/s 1800 W</v>
+        <v>Goldshell CK-BOX 1,05 Th/s 215 W</v>
       </c>
       <c r="C570" t="str">
-        <v>00527</v>
+        <v>00525</v>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B571" t="str">
-        <v>Goldshell HS BOX 235 Gh/s 230 W</v>
+        <v>Goldshell CK-BOX 2 2,1 Th/s 400 W</v>
       </c>
       <c r="C571" t="str">
-        <v>00528</v>
+        <v>00588</v>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B572" t="str">
-        <v>Goldshell HS BOX II 1,2 Th/s 325 W</v>
+        <v>Goldshell CK5 12 Th/s 2400 W</v>
       </c>
       <c r="C572" t="str">
-        <v>00529</v>
+        <v>00522</v>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B573" t="str">
-        <v>Goldshell HS Lite 1,36 Th/s 1250 W</v>
+        <v>Goldshell CK6 19,3 Th/s 3300 W</v>
       </c>
       <c r="C573" t="str">
-        <v>00592</v>
+        <v>00523</v>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B574" t="str">
-        <v>Goldshell HS LITE 2,9 Th/s 700 W</v>
+        <v>Goldshell CK6 SE 17 Th/s 3300 W</v>
       </c>
       <c r="C574" t="str">
-        <v>00530</v>
+        <v>00524</v>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B575" t="str">
-        <v>Goldshell HS-BOX 2 460 Gh/s 400 W</v>
+        <v>Goldshell E-AL1M 4,4 Th/s 1800 W</v>
       </c>
       <c r="C575" t="str">
-        <v>00600</v>
+        <v>00526</v>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B576" t="str">
-        <v>Goldshell HS-BOX 540 Gh/s 150 W</v>
+        <v>Goldshell E-DG1M 3400 Mh/s 1800 W</v>
       </c>
       <c r="C576" t="str">
-        <v>00540</v>
+        <v>00590</v>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B577" t="str">
-        <v>Goldshell hs1 50 Gh/s 57 W</v>
+        <v>Goldshell E-KA1M 5,5 Th/s 1800 W</v>
       </c>
       <c r="C577" t="str">
-        <v>00531</v>
+        <v>00527</v>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B578" t="str">
-        <v>Goldshell HS1+ 105 Gh/s 115 W</v>
+        <v>Goldshell HS BOX 235 Gh/s 230 W</v>
       </c>
       <c r="C578" t="str">
-        <v>00532</v>
+        <v>00528</v>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B579" t="str">
-        <v>Goldshell HS3 2 Th/s 2000 W</v>
+        <v>Goldshell HS BOX II 1,2 Th/s 325 W</v>
       </c>
       <c r="C579" t="str">
-        <v>00533</v>
+        <v>00529</v>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B580" t="str">
-        <v>Goldshell HS3 SE 930 Gh/s 930 W</v>
+        <v>Goldshell HS Lite 1,36 Th/s 1250 W</v>
       </c>
       <c r="C580" t="str">
-        <v>00535</v>
+        <v>00592</v>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B581" t="str">
-        <v>Goldshell hs5 2,7 Th/s 2650 W</v>
+        <v>Goldshell HS LITE 2,9 Th/s 700 W</v>
       </c>
       <c r="C581" t="str">
-        <v>00537</v>
+        <v>00530</v>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B582" t="str">
-        <v>Goldshell HS5 5,4 Th/s 1500 W</v>
+        <v>Goldshell HS-BOX 2 460 Gh/s 400 W</v>
       </c>
       <c r="C582" t="str">
-        <v>00536</v>
+        <v>00600</v>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B583" t="str">
-        <v>Goldshell HS6  10,6 Th/s 2350 W</v>
+        <v>Goldshell HS-BOX 540 Gh/s 150 W</v>
       </c>
       <c r="C583" t="str">
-        <v>00538</v>
+        <v>00540</v>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B584" t="str">
-        <v>Goldshell HS6 4,3 Th/s 3250 W</v>
+        <v>Goldshell hs1 50 Gh/s 57 W</v>
       </c>
       <c r="C584" t="str">
-        <v>00597</v>
+        <v>00531</v>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B585" t="str">
-        <v>Goldshell HS6 SE 8,2 Th/s 2000 W</v>
+        <v>Goldshell HS1+ 105 Gh/s 115 W</v>
       </c>
       <c r="C585" t="str">
-        <v>00539</v>
+        <v>00532</v>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B586" t="str">
-        <v>Goldshell HS6-SE 3,7 Th/s 3400 W</v>
+        <v>Goldshell HS3 2 Th/s 2000 W</v>
       </c>
       <c r="C586" t="str">
-        <v>00598</v>
+        <v>00533</v>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B587" t="str">
-        <v>Goldshell KA BOX 1,15 Th/s 400 W</v>
+        <v>Goldshell HS3 SE 930 Gh/s 930 W</v>
       </c>
       <c r="C587" t="str">
-        <v>00541</v>
+        <v>00535</v>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B588" t="str">
-        <v>Goldshell KA BOX Pro 1600 Gh/s 600 W</v>
+        <v>Goldshell hs5 2,7 Th/s 2650 W</v>
       </c>
       <c r="C588" t="str">
-        <v>00542</v>
+        <v>00537</v>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B589" t="str">
-        <v>Goldshell KA-BOX 1,18 Th/s 400 W</v>
+        <v>Goldshell HS5 5,4 Th/s 1500 W</v>
       </c>
       <c r="C589" t="str">
-        <v>00601</v>
+        <v>00536</v>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B590" t="str">
-        <v>Goldshell kd box 1600 Gh/s 205 W</v>
+        <v>Goldshell HS6  10,6 Th/s 2350 W</v>
       </c>
       <c r="C590" t="str">
-        <v>00543</v>
+        <v>00538</v>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B591" t="str">
-        <v>Goldshell kd box 1600 Gh/s 205 W</v>
+        <v>Goldshell HS6 4,3 Th/s 3250 W</v>
       </c>
       <c r="C591" t="str">
-        <v>00555</v>
+        <v>00597</v>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B592" t="str">
-        <v>Goldshell KD BOX II 3,5 Th/s 260 W</v>
+        <v>Goldshell HS6 SE 8,2 Th/s 2000 W</v>
       </c>
       <c r="C592" t="str">
-        <v>00544</v>
+        <v>00539</v>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B593" t="str">
-        <v>Goldshell KD BOX PRO 2,6 Th/s 230 W</v>
+        <v>Goldshell HS6-SE 3,7 Th/s 3400 W</v>
       </c>
       <c r="C593" t="str">
-        <v>00545</v>
+        <v>00598</v>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B594" t="str">
-        <v>Goldshell KD LITE 12,2 Th/s 900 W</v>
+        <v>Goldshell KA BOX 1,15 Th/s 400 W</v>
       </c>
       <c r="C594" t="str">
-        <v>00546</v>
+        <v>00541</v>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B595" t="str">
-        <v>Goldshell KD Lite 16,2 Th/s 1330 W</v>
+        <v>Goldshell KA BOX Pro 1600 Gh/s 600 W</v>
       </c>
       <c r="C595" t="str">
-        <v>00603</v>
+        <v>00542</v>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B596" t="str">
-        <v>Goldshell KD Max 40,2 Th/s 3350 W</v>
+        <v>Goldshell KA-BOX 1,18 Th/s 400 W</v>
       </c>
       <c r="C596" t="str">
-        <v>00604</v>
+        <v>00601</v>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B597" t="str">
-        <v>Goldshell KD-BOX 2 5 Th/s 400 W</v>
+        <v>Goldshell kd box 1600 Gh/s 205 W</v>
       </c>
       <c r="C597" t="str">
-        <v>00611</v>
+        <v>00543</v>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B598" t="str">
-        <v>Goldshell KD2 6,4 Th/s 830 W</v>
+        <v>Goldshell kd box 1600 Gh/s 205 W</v>
       </c>
       <c r="C598" t="str">
-        <v>00548</v>
+        <v>00555</v>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B599" t="str">
-        <v>Goldshell KD2 6000 Gh/s 830 W</v>
+        <v>Goldshell KD BOX II 3,5 Th/s 260 W</v>
       </c>
       <c r="C599" t="str">
-        <v>00549</v>
+        <v>00544</v>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B600" t="str">
-        <v>Goldshell KD2 6000 Gh/s 830 W</v>
+        <v>Goldshell KD BOX PRO 2,6 Th/s 230 W</v>
       </c>
       <c r="C600" t="str">
-        <v>00605</v>
+        <v>00545</v>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B601" t="str">
-        <v>Goldshell kd5 18 Th/s 2250 W</v>
+        <v>Goldshell KD LITE 12,2 Th/s 900 W</v>
       </c>
       <c r="C601" t="str">
-        <v>00551</v>
+        <v>00546</v>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B602" t="str">
-        <v>Goldshell KD5 18 Th/s 2250 W</v>
+        <v>Goldshell KD Lite 16,2 Th/s 1330 W</v>
       </c>
       <c r="C602" t="str">
-        <v>00550</v>
+        <v>00603</v>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B603" t="str">
-        <v>Goldshell KD5 Pro 24,5 Th/s 3000 W</v>
+        <v>Goldshell KD Max 40,2 Th/s 3350 W</v>
       </c>
       <c r="C603" t="str">
-        <v>00607</v>
+        <v>00604</v>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B604" t="str">
-        <v>Goldshell kd6 26,3 Th/s 2630 W</v>
+        <v>Goldshell KD-BOX 2 5 Th/s 400 W</v>
       </c>
       <c r="C604" t="str">
-        <v>00553</v>
+        <v>00611</v>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B605" t="str">
-        <v>Goldshell KD6 29,2 Th/s 2630 W</v>
+        <v>Goldshell KD2 6,4 Th/s 830 W</v>
       </c>
       <c r="C605" t="str">
-        <v>00552</v>
+        <v>00548</v>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B606" t="str">
-        <v>Goldshell KD6 SE 25,3 Th/s 2300 W</v>
+        <v>Goldshell KD2 6000 Gh/s 830 W</v>
       </c>
       <c r="C606" t="str">
-        <v>00554</v>
+        <v>00549</v>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B607" t="str">
-        <v>Goldshell LB BOX 175 Gh/s 162 W</v>
+        <v>Goldshell KD2 6000 Gh/s 830 W</v>
       </c>
       <c r="C607" t="str">
-        <v>00556</v>
+        <v>00605</v>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B608" t="str">
-        <v>Goldshell LB LITE 1,62 Th/s 1450 W</v>
+        <v>Goldshell kd5 18 Th/s 2250 W</v>
       </c>
       <c r="C608" t="str">
-        <v>00557</v>
+        <v>00551</v>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B609" t="str">
-        <v>Goldshell LB1 87 Gh/s 80 W</v>
+        <v>Goldshell KD5 18 Th/s 2250 W</v>
       </c>
       <c r="C609" t="str">
-        <v>00558</v>
+        <v>00550</v>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B610" t="str">
-        <v>Goldshell LT Lite 1620 Mh/s 1450 W</v>
+        <v>Goldshell KD5 Pro 24,5 Th/s 3000 W</v>
       </c>
       <c r="C610" t="str">
-        <v>00616</v>
+        <v>00607</v>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B611" t="str">
-        <v>Goldshell LT5 2050 Mh/s 2080 W</v>
+        <v>Goldshell kd6 26,3 Th/s 2630 W</v>
       </c>
       <c r="C611" t="str">
-        <v>00560</v>
+        <v>00553</v>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B612" t="str">
-        <v>Goldshell LT5 Pro 2450 Mh/s 3100 W</v>
+        <v>Goldshell KD6 29,2 Th/s 2630 W</v>
       </c>
       <c r="C612" t="str">
-        <v>00563</v>
+        <v>00552</v>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B613" t="str">
-        <v>Goldshell LT6 3350 Mh/s 3200 W</v>
+        <v>Goldshell KD6 SE 25,3 Th/s 2300 W</v>
       </c>
       <c r="C613" t="str">
-        <v>00564</v>
+        <v>00554</v>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B614" t="str">
-        <v>Goldshell Mini-DOGE 185 Mh/s 235 W</v>
+        <v>Goldshell LB BOX 175 Gh/s 162 W</v>
       </c>
       <c r="C614" t="str">
-        <v>00566</v>
+        <v>00556</v>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B615" t="str">
-        <v>Goldshell Mini-DOGE II 420 Mh/s 400 W</v>
+        <v>Goldshell LB LITE 1,62 Th/s 1450 W</v>
       </c>
       <c r="C615" t="str">
-        <v>00621</v>
+        <v>00557</v>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B616" t="str">
-        <v>Goldshell Mini-DOGE III 650 Mh/s 400 W</v>
+        <v>Goldshell LB1 87 Gh/s 80 W</v>
       </c>
       <c r="C616" t="str">
-        <v>00622</v>
+        <v>00558</v>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B617" t="str">
-        <v>Goldshell Mini-DOGE III Plus 810 Mh/s 500 W</v>
+        <v>Goldshell LT Lite 1620 Mh/s 1450 W</v>
       </c>
       <c r="C617" t="str">
-        <v>00568</v>
+        <v>00616</v>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B618" t="str">
-        <v>Goldshell Mini-DOGE Pro 205 Mh/s 220 W</v>
+        <v>Goldshell LT5 2050 Mh/s 2080 W</v>
       </c>
       <c r="C618" t="str">
-        <v>00569</v>
+        <v>00560</v>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B619" t="str">
-        <v>Goldshell SC BOX 900 Gh/s 200 W</v>
+        <v>Goldshell LT5 Pro 2450 Mh/s 3100 W</v>
       </c>
       <c r="C619" t="str">
-        <v>00570</v>
+        <v>00563</v>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B620" t="str">
-        <v>Goldshell SC BOX II 1,45 Th/s 260 W</v>
+        <v>Goldshell LT6 3350 Mh/s 3200 W</v>
       </c>
       <c r="C620" t="str">
-        <v>00571</v>
+        <v>00564</v>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B621" t="str">
-        <v>Goldshell SC Lite 4,4 Th/s 950 W</v>
+        <v>Goldshell Mini-DOGE 185 Mh/s 235 W</v>
       </c>
       <c r="C621" t="str">
-        <v>00625</v>
+        <v>00566</v>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B622" t="str">
-        <v>Goldshell SC LITE 4,4 Th/s 950 W</v>
+        <v>Goldshell Mini-DOGE II 420 Mh/s 400 W</v>
       </c>
       <c r="C622" t="str">
-        <v>00572</v>
+        <v>00621</v>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B623" t="str">
-        <v>Goldshell SC-BOX 2 1,9 Th/s 400 W</v>
+        <v>Goldshell Mini-DOGE III 650 Mh/s 400 W</v>
       </c>
       <c r="C623" t="str">
-        <v>00629</v>
+        <v>00622</v>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B624" t="str">
-        <v>Goldshell SC-BOX 900 Gh/s 200 W</v>
+        <v>Goldshell Mini-DOGE III Plus 810 Mh/s 500 W</v>
       </c>
       <c r="C624" t="str">
-        <v>00628</v>
+        <v>00568</v>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B625" t="str">
-        <v>Goldshell SC5 Pro 11 Th/s 2820 W</v>
+        <v>Goldshell Mini-DOGE Pro 205 Mh/s 220 W</v>
       </c>
       <c r="C625" t="str">
-        <v>00626</v>
+        <v>00569</v>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B626" t="str">
-        <v>Goldshell SC5 PRO 11 Th/s 2820 W</v>
+        <v>Goldshell SC BOX 900 Gh/s 200 W</v>
       </c>
       <c r="C626" t="str">
-        <v>00573</v>
+        <v>00570</v>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B627" t="str">
-        <v>Goldshell SC6 SE 17 Th/s 3300 W</v>
+        <v>Goldshell SC BOX II 1,45 Th/s 260 W</v>
       </c>
       <c r="C627" t="str">
-        <v>00574</v>
+        <v>00571</v>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B628" t="str">
-        <v>Goldshell SC6-SE 17 Th/s 3300 W</v>
+        <v>Goldshell SC Lite 4,4 Th/s 950 W</v>
       </c>
       <c r="C628" t="str">
-        <v>00627</v>
+        <v>00625</v>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B629" t="str">
-        <v>Goldshell ST-BOX 13,92 Kh/s 61 W</v>
+        <v>Goldshell SC LITE 4,4 Th/s 950 W</v>
       </c>
       <c r="C629" t="str">
-        <v>00630</v>
+        <v>00572</v>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B630" t="str">
-        <v>Goldshell x5 720 Mh/s 990 W</v>
+        <v>Goldshell SC-BOX 2 1,9 Th/s 400 W</v>
       </c>
       <c r="C630" t="str">
-        <v>00575</v>
+        <v>00629</v>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B631" t="str">
-        <v>Goldshell X5 850 Mh/s 1450 W</v>
+        <v>Goldshell SC-BOX 900 Gh/s 200 W</v>
       </c>
       <c r="C631" t="str">
-        <v>00631</v>
+        <v>00628</v>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B632" t="str">
-        <v>Goldshell X5S 1360 Mh/s 1360 Mh/s 1850 W</v>
+        <v>Goldshell SC5 Pro 11 Th/s 2820 W</v>
       </c>
       <c r="C632" t="str">
-        <v>00576</v>
+        <v>00626</v>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="str">
         <v>Goldshell</v>
       </c>
       <c r="B633" t="str">
-        <v>Goldshell x6s 1550 Mh/s 1670 W</v>
+        <v>Goldshell SC5 PRO 11 Th/s 2820 W</v>
       </c>
       <c r="C633" t="str">
-        <v>00577</v>
+        <v>00573</v>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B634" t="str">
-        <v>GPU RIG#1 25 Mh/s 210 W</v>
+        <v>Goldshell SC6 SE 17 Th/s 3300 W</v>
       </c>
       <c r="C634" t="str">
-        <v>01244</v>
+        <v>00574</v>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B635" t="str">
-        <v>GPU RIG#10 250 Mh/s 2100 W</v>
+        <v>Goldshell SC6-SE 17 Th/s 3300 W</v>
       </c>
       <c r="C635" t="str">
-        <v>01293</v>
+        <v>00627</v>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B636" t="str">
-        <v>GPU RIG#11 275 Mh/s 2310 W</v>
+        <v>Goldshell ST-BOX 13,92 Kh/s 61 W</v>
       </c>
       <c r="C636" t="str">
-        <v>01294</v>
+        <v>00630</v>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B637" t="str">
-        <v>GPU RIG#12 300 Mh/s 2520 W</v>
+        <v>Goldshell x5 720 Mh/s 990 W</v>
       </c>
       <c r="C637" t="str">
-        <v>01295</v>
+        <v>00575</v>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B638" t="str">
-        <v>GPU RIG#13 325 Mh/s 2630 W</v>
+        <v>Goldshell X5 850 Mh/s 1450 W</v>
       </c>
       <c r="C638" t="str">
-        <v>01296</v>
+        <v>00631</v>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B639" t="str">
-        <v>GPU RIG#14 350 Mh/s 2840 W</v>
+        <v>Goldshell X5S 1360 Mh/s 1360 Mh/s 1850 W</v>
       </c>
       <c r="C639" t="str">
-        <v>01297</v>
+        <v>00576</v>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="str">
-        <v>GPU RIG</v>
+        <v>Goldshell</v>
       </c>
       <c r="B640" t="str">
-        <v>GPU RIG#15 100 Mh/s 1000 W</v>
+        <v>Goldshell x6s 1550 Mh/s 1670 W</v>
       </c>
       <c r="C640" t="str">
-        <v>01303</v>
+        <v>00577</v>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B641" t="str">
-        <v>GPU RIG#16 200 Mh/s 1100 W</v>
+        <v>GPU RIG#1 25 Mh/s 210 W</v>
       </c>
       <c r="C641" t="str">
-        <v>01304</v>
+        <v>01244</v>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B642" t="str">
-        <v>GPU RIG#17 300 Mh/s 1200 W</v>
+        <v>GPU RIG#10 250 Mh/s 2100 W</v>
       </c>
       <c r="C642" t="str">
-        <v>01305</v>
+        <v>01293</v>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B643" t="str">
-        <v>GPU RIG#18 400 Mh/s 1300 W</v>
+        <v>GPU RIG#11 275 Mh/s 2310 W</v>
       </c>
       <c r="C643" t="str">
-        <v>01306</v>
+        <v>01294</v>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B644" t="str">
-        <v>GPU RIG#19 500 Mh/s 1400 W</v>
+        <v>GPU RIG#12 300 Mh/s 2520 W</v>
       </c>
       <c r="C644" t="str">
-        <v>01307</v>
+        <v>01295</v>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B645" t="str">
-        <v>GPU RIG#2 50 Mh/s 420 W</v>
+        <v>GPU RIG#13 325 Mh/s 2630 W</v>
       </c>
       <c r="C645" t="str">
-        <v>01245</v>
+        <v>01296</v>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B646" t="str">
-        <v>GPU RIG#20 600 Mh/s 1500 W</v>
+        <v>GPU RIG#14 350 Mh/s 2840 W</v>
       </c>
       <c r="C646" t="str">
-        <v>01308</v>
+        <v>01297</v>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B647" t="str">
-        <v>GPU RIG#21 700 Mh/s 1600 W</v>
+        <v>GPU RIG#15 100 Mh/s 1000 W</v>
       </c>
       <c r="C647" t="str">
-        <v>01309</v>
+        <v>01303</v>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B648" t="str">
-        <v>GPU RIG#22 800 Mh/s 1700 W</v>
+        <v>GPU RIG#16 200 Mh/s 1100 W</v>
       </c>
       <c r="C648" t="str">
-        <v>01310</v>
+        <v>01304</v>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B649" t="str">
-        <v>GPU RIG#23 900 Mh/s 1800 W</v>
+        <v>GPU RIG#17 300 Mh/s 1200 W</v>
       </c>
       <c r="C649" t="str">
-        <v>01311</v>
+        <v>01305</v>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B650" t="str">
-        <v>GPU RIG#24 1 Gh/s 1900 W</v>
+        <v>GPU RIG#18 400 Mh/s 1300 W</v>
       </c>
       <c r="C650" t="str">
-        <v>01312</v>
+        <v>01306</v>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B651" t="str">
-        <v>GPU RIG#3 75 Mh/s 630 W</v>
+        <v>GPU RIG#19 500 Mh/s 1400 W</v>
       </c>
       <c r="C651" t="str">
-        <v>01246</v>
+        <v>01307</v>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B652" t="str">
-        <v>GPU RIG#4 100 Mh/s 840 W</v>
+        <v>GPU RIG#2 50 Mh/s 420 W</v>
       </c>
       <c r="C652" t="str">
-        <v>01247</v>
+        <v>01245</v>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B653" t="str">
-        <v>GPU RIG#5 125 Mh/s 1050 W</v>
+        <v>GPU RIG#20 600 Mh/s 1500 W</v>
       </c>
       <c r="C653" t="str">
-        <v>01248</v>
+        <v>01308</v>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B654" t="str">
-        <v>GPU RIG#6 150 Mh/s 1260 W</v>
+        <v>GPU RIG#21 700 Mh/s 1600 W</v>
       </c>
       <c r="C654" t="str">
-        <v>01249</v>
+        <v>01309</v>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B655" t="str">
-        <v>GPU RIG#7 175 Mh/s 1470 W</v>
+        <v>GPU RIG#22 800 Mh/s 1700 W</v>
       </c>
       <c r="C655" t="str">
-        <v>01250</v>
+        <v>01310</v>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B656" t="str">
-        <v>GPU RIG#8 200 Mh/s 1680 W</v>
+        <v>GPU RIG#23 900 Mh/s 1800 W</v>
       </c>
       <c r="C656" t="str">
-        <v>01251</v>
+        <v>01311</v>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="str">
         <v>GPU RIG</v>
       </c>
       <c r="B657" t="str">
-        <v>GPU RIG#9 225 Mh/s 1890 W</v>
+        <v>GPU RIG#24 1 Gh/s 1900 W</v>
       </c>
       <c r="C657" t="str">
-        <v>01292</v>
+        <v>01312</v>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="str">
-        <v>Halong Mining</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B658" t="str">
-        <v>Halong Mining DragonMint B29 2,1 Th/s 900 W</v>
+        <v>GPU RIG#3 75 Mh/s 630 W</v>
       </c>
       <c r="C658" t="str">
-        <v>00633</v>
+        <v>01246</v>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="str">
-        <v>Halong Mining</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B659" t="str">
-        <v>Halong Mining DragonMint B52 3,83 Th/s 1380 W</v>
+        <v>GPU RIG#4 100 Mh/s 840 W</v>
       </c>
       <c r="C659" t="str">
-        <v>00634</v>
+        <v>01247</v>
       </c>
     </row>
     <row r="660">
       <c r="A660" t="str">
-        <v>Halong Mining</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B660" t="str">
-        <v>Halong Mining DragonMint T1 16 Th/s 1480 W</v>
+        <v>GPU RIG#5 125 Mh/s 1050 W</v>
       </c>
       <c r="C660" t="str">
-        <v>00635</v>
+        <v>01248</v>
       </c>
     </row>
     <row r="661">
       <c r="A661" t="str">
-        <v>Holic</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B661" t="str">
-        <v>Holic H22 22 Th/s 1600 W</v>
+        <v>GPU RIG#6 150 Mh/s 1260 W</v>
       </c>
       <c r="C661" t="str">
-        <v>00636</v>
+        <v>01249</v>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="str">
-        <v>Holic</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B662" t="str">
-        <v>Holic H22 22 Th/s 1700 W</v>
+        <v>GPU RIG#7 175 Mh/s 1470 W</v>
       </c>
       <c r="C662" t="str">
-        <v>00638</v>
+        <v>01250</v>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="str">
-        <v>Holic</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B663" t="str">
-        <v>Holic H28 28 Th/s 2100 W</v>
+        <v>GPU RIG#8 200 Mh/s 1680 W</v>
       </c>
       <c r="C663" t="str">
-        <v>00637</v>
+        <v>01251</v>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="str">
-        <v>Hummer Miner</v>
+        <v>GPU RIG</v>
       </c>
       <c r="B664" t="str">
-        <v>Hummer Miner D10+ 5 Gh/s 3700 W</v>
+        <v>GPU RIG#9 225 Mh/s 1890 W</v>
       </c>
       <c r="C664" t="str">
-        <v>00640</v>
+        <v>01292</v>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="str">
-        <v>Hummer Miner</v>
+        <v>Halong Mining</v>
       </c>
       <c r="B665" t="str">
-        <v>Hummer Miner H7 pro 53 Th/s 3445 W</v>
+        <v>Halong Mining DragonMint B29 2,1 Th/s 900 W</v>
       </c>
       <c r="C665" t="str">
-        <v>00643</v>
+        <v>00633</v>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="str">
-        <v>Hummer Miner</v>
+        <v>Halong Mining</v>
       </c>
       <c r="B666" t="str">
-        <v>Hummer Miner H9 Pro 80 Th/s 3360 W</v>
+        <v>Halong Mining DragonMint B52 3,83 Th/s 1380 W</v>
       </c>
       <c r="C666" t="str">
-        <v>00641</v>
+        <v>00634</v>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="str">
-        <v>Hummer Miner</v>
+        <v>Halong Mining</v>
       </c>
       <c r="B667" t="str">
-        <v>Hummer Miner Mars H1 80 Gh/s 2800 W</v>
+        <v>Halong Mining DragonMint T1 16 Th/s 1480 W</v>
       </c>
       <c r="C667" t="str">
-        <v>00642</v>
+        <v>00635</v>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="str">
-        <v>iBelink</v>
+        <v>Holic</v>
       </c>
       <c r="B668" t="str">
-        <v>iBelink BM N1Max 11,2 Th/s 3400 W</v>
+        <v>Holic H22 22 Th/s 1600 W</v>
       </c>
       <c r="C668" t="str">
-        <v>01101</v>
+        <v>00636</v>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="str">
-        <v>iBeLink</v>
+        <v>Holic</v>
       </c>
       <c r="B669" t="str">
-        <v>Ibelink BM K1+ 15 Th/s 2250 W</v>
+        <v>Holic H22 22 Th/s 1700 W</v>
       </c>
       <c r="C669" t="str">
-        <v>00646</v>
+        <v>00638</v>
       </c>
     </row>
     <row r="670">
       <c r="A670" t="str">
-        <v>iBeLink</v>
+        <v>Holic</v>
       </c>
       <c r="B670" t="str">
-        <v>Ibelink BM K1+ 15 Th/s 2250 W</v>
+        <v>Holic H28 28 Th/s 2100 W</v>
       </c>
       <c r="C670" t="str">
-        <v>00649</v>
+        <v>00637</v>
       </c>
     </row>
     <row r="671">
       <c r="A671" t="str">
-        <v>iBeLink</v>
+        <v>Hummer Miner</v>
       </c>
       <c r="B671" t="str">
-        <v>iBeLink BM-K1 5,3 Th/s 3200 W</v>
+        <v>Hummer Miner D10+ 5 Gh/s 3700 W</v>
       </c>
       <c r="C671" t="str">
-        <v>00645</v>
+        <v>00640</v>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="str">
-        <v>iBeLink</v>
+        <v>Hummer Miner</v>
       </c>
       <c r="B672" t="str">
-        <v>iBeLink BM-K1 5,3 Th/s 835 W</v>
+        <v>Hummer Miner H7 pro 53 Th/s 3445 W</v>
       </c>
       <c r="C672" t="str">
-        <v>00647</v>
+        <v>00643</v>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="str">
-        <v>iBeLink</v>
+        <v>Hummer Miner</v>
       </c>
       <c r="B673" t="str">
-        <v>iBeLink BM-K1 MAX 32 Th/s 3200 W</v>
+        <v>Hummer Miner H9 Pro 80 Th/s 3360 W</v>
       </c>
       <c r="C673" t="str">
-        <v>00648</v>
+        <v>00641</v>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="str">
-        <v>iBeLink</v>
+        <v>Hummer Miner</v>
       </c>
       <c r="B674" t="str">
-        <v>iBeLink BM-K3 70 Th/s 3300 W</v>
+        <v>Hummer Miner Mars H1 80 Gh/s 2800 W</v>
       </c>
       <c r="C674" t="str">
-        <v>00650</v>
+        <v>00642</v>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="str">
-        <v>iBeLink</v>
+        <v>iBelink</v>
       </c>
       <c r="B675" t="str">
-        <v>iBeLink BM-K3 MAX 82 Th/s 3200 W</v>
+        <v>iBelink BM N1Max 11,2 Th/s 3400 W</v>
       </c>
       <c r="C675" t="str">
-        <v>00651</v>
+        <v>01101</v>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B676" t="str">
-        <v>iBeLink BM-KS Max 10,5 Th/s 3400 W</v>
+        <v>Ibelink BM K1+ 15 Th/s 2250 W</v>
       </c>
       <c r="C676" t="str">
-        <v>00652</v>
+        <v>00646</v>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B677" t="str">
-        <v>iBeLink BM-N1 6,6 Th/s 2400 W</v>
+        <v>Ibelink BM K1+ 15 Th/s 2250 W</v>
       </c>
       <c r="C677" t="str">
-        <v>00653</v>
+        <v>00649</v>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B678" t="str">
-        <v>iBeLink BM-N3 25 Th/s 3300 W</v>
+        <v>iBeLink BM-K1 5,3 Th/s 3200 W</v>
       </c>
       <c r="C678" t="str">
-        <v>00654</v>
+        <v>00645</v>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B679" t="str">
-        <v>iBeLink BM-N3 Max 30 Th/s 3300 W</v>
+        <v>iBeLink BM-K1 5,3 Th/s 835 W</v>
       </c>
       <c r="C679" t="str">
-        <v>00665</v>
+        <v>00647</v>
       </c>
     </row>
     <row r="680">
       <c r="A680" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B680" t="str">
-        <v>iBeLink BM-S1 6,8 Th/s 2350 W</v>
+        <v>iBeLink BM-K1 MAX 32 Th/s 3200 W</v>
       </c>
       <c r="C680" t="str">
-        <v>00666</v>
+        <v>00648</v>
       </c>
     </row>
     <row r="681">
       <c r="A681" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B681" t="str">
-        <v>iBeLink BM-S1 Max 12 Th/s 3150 W</v>
+        <v>iBeLink BM-K3 70 Th/s 3300 W</v>
       </c>
       <c r="C681" t="str">
-        <v>00667</v>
+        <v>00650</v>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B682" t="str">
-        <v>iBeLink BM-S3 19 Th/s 3100 W</v>
+        <v>iBeLink BM-K3 MAX 82 Th/s 3200 W</v>
       </c>
       <c r="C682" t="str">
-        <v>00655</v>
+        <v>00651</v>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B683" t="str">
-        <v>iBeLink BM-S3 19 Th/s 3100 W</v>
+        <v>iBeLink BM-KS Max 10,5 Th/s 3400 W</v>
       </c>
       <c r="C683" t="str">
-        <v>00668</v>
+        <v>00652</v>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B684" t="str">
-        <v>iBeLink DM11G 10800 Mh/s 810 W</v>
+        <v>iBeLink BM-N1 6,6 Th/s 2400 W</v>
       </c>
       <c r="C684" t="str">
-        <v>00669</v>
+        <v>00653</v>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B685" t="str">
-        <v>iBeLink DM22G 22 Gh/s 2100 W</v>
+        <v>iBeLink BM-N3 25 Th/s 3300 W</v>
       </c>
       <c r="C685" t="str">
-        <v>00656</v>
+        <v>00654</v>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B686" t="str">
-        <v>iBeLink DM22G 22 Gh/s 810 W</v>
+        <v>iBeLink BM-N3 Max 30 Th/s 3300 W</v>
       </c>
       <c r="C686" t="str">
-        <v>00670</v>
+        <v>00665</v>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B687" t="str">
-        <v>iBeLink DM56G 56 Gh/s 2100 W</v>
+        <v>iBeLink BM-S1 6,8 Th/s 2350 W</v>
       </c>
       <c r="C687" t="str">
-        <v>00671</v>
+        <v>00666</v>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B688" t="str">
-        <v>iBeLink DSM6T 6 Th/s 2100 W</v>
+        <v>iBeLink BM-S1 Max 12 Th/s 3150 W</v>
       </c>
       <c r="C688" t="str">
-        <v>00672</v>
+        <v>00667</v>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B689" t="str">
-        <v>iBeLink DSM7T 7 Th/s 2100 W</v>
+        <v>iBeLink BM-S3 19 Th/s 3100 W</v>
       </c>
       <c r="C689" t="str">
-        <v>00673</v>
+        <v>00655</v>
       </c>
     </row>
     <row r="690">
       <c r="A690" t="str">
         <v>iBeLink</v>
       </c>
       <c r="B690" t="str">
-        <v>iBeLink S1 Max 12 Th/s 3150 W</v>
+        <v>iBeLink BM-S3 19 Th/s 3100 W</v>
       </c>
       <c r="C690" t="str">
-        <v>00657</v>
+        <v>00668</v>
       </c>
     </row>
     <row r="691">
       <c r="A691" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B691" t="str">
-        <v>IceRiver AL2 Lite 2 Th/s 500 W</v>
+        <v>iBeLink DM11G 10800 Mh/s 810 W</v>
       </c>
       <c r="C691" t="str">
-        <v>00689</v>
+        <v>00669</v>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B692" t="str">
-        <v>IceRiver AL3 15 Th/s 3500 W</v>
+        <v>iBeLink DM22G 22 Gh/s 2100 W</v>
       </c>
       <c r="C692" t="str">
-        <v>00690</v>
+        <v>00656</v>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B693" t="str">
-        <v>IceRiver ALPH AL0 400 Gh/s 100 W</v>
+        <v>iBeLink DM22G 22 Gh/s 810 W</v>
       </c>
       <c r="C693" t="str">
-        <v>00691</v>
+        <v>00670</v>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B694" t="str">
-        <v>IceRiver KS0 100 Gh/s 65 W</v>
+        <v>iBeLink DM56G 56 Gh/s 2100 W</v>
       </c>
       <c r="C694" t="str">
-        <v>00692</v>
+        <v>00671</v>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B695" t="str">
-        <v>IceRiver KS0 160 Gh/s 110 W</v>
+        <v>iBeLink DSM6T 6 Th/s 2100 W</v>
       </c>
       <c r="C695" t="str">
-        <v>01391</v>
+        <v>00672</v>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B696" t="str">
-        <v>IceRiver KS0 PRO 200 Gh/s 100 W</v>
+        <v>iBeLink DSM7T 7 Th/s 2100 W</v>
       </c>
       <c r="C696" t="str">
-        <v>00693</v>
+        <v>00673</v>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="str">
-        <v>IceRiver</v>
+        <v>iBeLink</v>
       </c>
       <c r="B697" t="str">
-        <v>IceRiver KS0 ULTRA 400 Gh/s 100 W</v>
+        <v>iBeLink S1 Max 12 Th/s 3150 W</v>
       </c>
       <c r="C697" t="str">
-        <v>00694</v>
+        <v>00657</v>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B698" t="str">
-        <v>IceRiver KS1 1 Th/s 600 W</v>
+        <v>IceRiver AL2 Lite 2 Th/s 500 W</v>
       </c>
       <c r="C698" t="str">
-        <v>00695</v>
+        <v>00689</v>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B699" t="str">
-        <v>IceRiver KS2 2 Th/s 1200 W</v>
+        <v>IceRiver AL3 15 Th/s 3500 W</v>
       </c>
       <c r="C699" t="str">
-        <v>00696</v>
+        <v>00690</v>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B700" t="str">
-        <v>IceRiver KS2 Lite 2 Th/s 500 W</v>
+        <v>IceRiver ALPH AL0 400 Gh/s 100 W</v>
       </c>
       <c r="C700" t="str">
-        <v>00697</v>
+        <v>00691</v>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B701" t="str">
-        <v>IceRiver KS3 8 Th/s 3200 W</v>
+        <v>IceRiver KS0 100 Gh/s 65 W</v>
       </c>
       <c r="C701" t="str">
-        <v>00698</v>
+        <v>00692</v>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B702" t="str">
-        <v>IceRiver KS3L 5 Th/s 3200 W</v>
+        <v>IceRiver KS0 160 Gh/s 110 W</v>
       </c>
       <c r="C702" t="str">
-        <v>00684</v>
+        <v>01391</v>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B703" t="str">
-        <v>IceRiver KS3M 6 Th/s 3400 W</v>
+        <v>IceRiver KS0 PRO 200 Gh/s 100 W</v>
       </c>
       <c r="C703" t="str">
-        <v>00699</v>
+        <v>00693</v>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B704" t="str">
-        <v>IceRiver KS5L 12 Th/s 3400 W</v>
+        <v>IceRiver KS0 ULTRA 400 Gh/s 100 W</v>
       </c>
       <c r="C704" t="str">
-        <v>00700</v>
+        <v>00694</v>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B705" t="str">
-        <v>IceRiver KS5M 15 Th/s 3400 W</v>
+        <v>IceRiver KS1 1 Th/s 600 W</v>
       </c>
       <c r="C705" t="str">
-        <v>00701</v>
+        <v>00695</v>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B706" t="str">
-        <v>IceRiver RX0 260 Gh/s 100 W</v>
+        <v>IceRiver KS2 2 Th/s 1200 W</v>
       </c>
       <c r="C706" t="str">
-        <v>00702</v>
+        <v>00696</v>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="str">
         <v>IceRiver</v>
       </c>
       <c r="B707" t="str">
-        <v>IceRiverяKS57 30 Th/s 3500 W</v>
+        <v>IceRiver KS2 Lite 2 Th/s 500 W</v>
       </c>
       <c r="C707" t="str">
-        <v>01402</v>
+        <v>00697</v>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B708" t="str">
-        <v>Innosilicon a10 480 Mh/s 1300 W</v>
+        <v>IceRiver KS3 8 Th/s 3200 W</v>
       </c>
       <c r="C708" t="str">
-        <v>00703</v>
+        <v>00698</v>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B709" t="str">
-        <v>Innosilicon a10 750 Mh/s 1300 W</v>
+        <v>IceRiver KS3L 5 Th/s 3200 W</v>
       </c>
       <c r="C709" t="str">
-        <v>00705</v>
+        <v>00684</v>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B710" t="str">
-        <v>Innosilicon A10 ETHMaster 500 Mh/s 750 W</v>
+        <v>IceRiver KS3M 6 Th/s 3400 W</v>
       </c>
       <c r="C710" t="str">
-        <v>00748</v>
+        <v>00699</v>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B711" t="str">
-        <v>Innosilicon a10 pro 500 Mh/s 1300 W</v>
+        <v>IceRiver KS5L 12 Th/s 3400 W</v>
       </c>
       <c r="C711" t="str">
-        <v>00706</v>
+        <v>00700</v>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B712" t="str">
-        <v>Innosilicon A10 Pro 500 Mh/s 860 W</v>
+        <v>IceRiver KS5M 15 Th/s 3400 W</v>
       </c>
       <c r="C712" t="str">
-        <v>00707</v>
+        <v>00701</v>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B713" t="str">
-        <v>Innosilicon a10 pro 6G 720 Mh/s 950 W</v>
+        <v>IceRiver RX0 260 Gh/s 100 W</v>
       </c>
       <c r="C713" t="str">
-        <v>00708</v>
+        <v>00702</v>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="str">
-        <v>Innosilicon</v>
+        <v>IceRiver</v>
       </c>
       <c r="B714" t="str">
-        <v>Innosilicon a10 pro 7G 720 Mh/s 1300 W</v>
+        <v>IceRiverяKS57 30 Th/s 3500 W</v>
       </c>
       <c r="C714" t="str">
-        <v>00710</v>
+        <v>01402</v>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B715" t="str">
-        <v>Innosilicon a10 pro 7gb 750 Mh/s 1350 W</v>
+        <v>Innosilicon a10 480 Mh/s 1300 W</v>
       </c>
       <c r="C715" t="str">
-        <v>00711</v>
+        <v>00703</v>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B716" t="str">
-        <v>Innosilicon A10 Pro 800 Mh/s 3501 W</v>
+        <v>Innosilicon a10 750 Mh/s 1300 W</v>
       </c>
       <c r="C716" t="str">
-        <v>01102</v>
+        <v>00705</v>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B717" t="str">
-        <v>Innosilicon A10 Pro 8G 720 Mh/s 860 W</v>
+        <v>Innosilicon A10 ETHMaster 500 Mh/s 750 W</v>
       </c>
       <c r="C717" t="str">
-        <v>01272</v>
+        <v>00748</v>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B718" t="str">
-        <v>Innosilicon A10 Pro ETH 500 Mh/s 960 W</v>
+        <v>Innosilicon a10 pro 500 Mh/s 1300 W</v>
       </c>
       <c r="C718" t="str">
-        <v>00749</v>
+        <v>00706</v>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B719" t="str">
-        <v>Innosilicon A10 Pro+ 7GB 750 Mh/s 1350 W</v>
+        <v>Innosilicon A10 Pro 500 Mh/s 860 W</v>
       </c>
       <c r="C719" t="str">
-        <v>00712</v>
+        <v>00707</v>
       </c>
     </row>
     <row r="720">
       <c r="A720" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B720" t="str">
-        <v>Innosilicon a11 2100 Mh/s 2300 W</v>
+        <v>Innosilicon a10 pro 6G 720 Mh/s 950 W</v>
       </c>
       <c r="C720" t="str">
-        <v>00713</v>
+        <v>00708</v>
       </c>
     </row>
     <row r="721">
       <c r="A721" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B721" t="str">
-        <v>Innosilicon A11 Pro 8GB 1500 Mh/s 2350 W</v>
+        <v>Innosilicon a10 pro 7G 720 Mh/s 1300 W</v>
       </c>
       <c r="C721" t="str">
-        <v>00715</v>
+        <v>00710</v>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B722" t="str">
-        <v>Innosilicon A11 Pro 8GB 1500 Mh/s 2350 W</v>
+        <v>Innosilicon a10 pro 7gb 750 Mh/s 1350 W</v>
       </c>
       <c r="C722" t="str">
-        <v>00751</v>
+        <v>00711</v>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B723" t="str">
-        <v>Innosilicon a11 pro 8gb 2000 Mh/s 2500 W</v>
+        <v>Innosilicon A10 Pro 800 Mh/s 3501 W</v>
       </c>
       <c r="C723" t="str">
-        <v>00716</v>
+        <v>01102</v>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B724" t="str">
-        <v>Innosilicon A4 Dominator 280 Mh/s 1050 W</v>
+        <v>Innosilicon A10 Pro 8G 720 Mh/s 860 W</v>
       </c>
       <c r="C724" t="str">
-        <v>00752</v>
+        <v>01272</v>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B725" t="str">
-        <v>Innosilicon A4+ LTCMaster 620 Mh/s 750 W</v>
+        <v>Innosilicon A10 Pro ETH 500 Mh/s 960 W</v>
       </c>
       <c r="C725" t="str">
-        <v>00753</v>
+        <v>00749</v>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B726" t="str">
-        <v>Innosilicon a5 32 Gh/s 750 W</v>
+        <v>Innosilicon A10 Pro+ 7GB 750 Mh/s 1350 W</v>
       </c>
       <c r="C726" t="str">
-        <v>00718</v>
+        <v>00712</v>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B727" t="str">
-        <v>Innosilicon A5 DashMaster 32,5 Gh/s 750 W</v>
+        <v>Innosilicon a11 2100 Mh/s 2300 W</v>
       </c>
       <c r="C727" t="str">
-        <v>00754</v>
+        <v>00713</v>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B728" t="str">
-        <v>Innosilicon A5+ DashMaster 65 Gh/s 1500 W</v>
+        <v>Innosilicon A11 Pro 8GB 1500 Mh/s 2350 W</v>
       </c>
       <c r="C728" t="str">
-        <v>00755</v>
+        <v>00715</v>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B729" t="str">
-        <v>Innosilicon a6 1 Gh/s 1500 W</v>
+        <v>Innosilicon A11 Pro 8GB 1500 Mh/s 2350 W</v>
       </c>
       <c r="C729" t="str">
-        <v>00719</v>
+        <v>00751</v>
       </c>
     </row>
     <row r="730">
       <c r="A730" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B730" t="str">
-        <v>Innosilicon A6 LTCMaster 1230 Mh/s 1500 W</v>
+        <v>Innosilicon a11 pro 8gb 2000 Mh/s 2500 W</v>
       </c>
       <c r="C730" t="str">
-        <v>00756</v>
+        <v>00716</v>
       </c>
     </row>
     <row r="731">
       <c r="A731" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B731" t="str">
-        <v>Innosilicon A6+ LTC Master 2200 Mh/s 2100 W</v>
+        <v>Innosilicon A4 Dominator 280 Mh/s 1050 W</v>
       </c>
       <c r="C731" t="str">
-        <v>00720</v>
+        <v>00752</v>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B732" t="str">
-        <v>Innosilicon A8 CryptoMaster 160 Kh/s 350 W</v>
+        <v>Innosilicon A4+ LTCMaster 620 Mh/s 750 W</v>
       </c>
       <c r="C732" t="str">
-        <v>00758</v>
+        <v>00753</v>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B733" t="str">
-        <v>Innosilicon A8+ CryptoMaster 240 Kh/s 480 W</v>
+        <v>Innosilicon a5 32 Gh/s 750 W</v>
       </c>
       <c r="C733" t="str">
-        <v>00759</v>
+        <v>00718</v>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B734" t="str">
-        <v>Innosilicon A8C CryptoMaster 80 Kh/s 175 W</v>
+        <v>Innosilicon A5 DashMaster 32,5 Gh/s 750 W</v>
       </c>
       <c r="C734" t="str">
-        <v>00760</v>
+        <v>00754</v>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B735" t="str">
-        <v>Innosilicon A9 Zmaster 50 Kh/s 620 W</v>
+        <v>Innosilicon A5+ DashMaster 65 Gh/s 1500 W</v>
       </c>
       <c r="C735" t="str">
-        <v>00722</v>
+        <v>00755</v>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B736" t="str">
-        <v>Innosilicon A9+ Zmaster 120 Kh/s 1550 W</v>
+        <v>Innosilicon a6 1 Gh/s 1500 W</v>
       </c>
       <c r="C736" t="str">
-        <v>00723</v>
+        <v>00719</v>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B737" t="str">
-        <v>Innosilicon A9++ Zmaster 140 Kh/s 1550 W</v>
+        <v>Innosilicon A6 LTCMaster 1230 Mh/s 1500 W</v>
       </c>
       <c r="C737" t="str">
-        <v>00724</v>
+        <v>00756</v>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B738" t="str">
-        <v>Innosilicon D9 DecredMaster 2,4 Th/s 1000 W</v>
+        <v>Innosilicon A6+ LTC Master 2200 Mh/s 2100 W</v>
       </c>
       <c r="C738" t="str">
-        <v>00764</v>
+        <v>00720</v>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B739" t="str">
-        <v>Innosilicon D9+ DecredMaster 2,8 Th/s 1230 W</v>
+        <v>Innosilicon A8 CryptoMaster 160 Kh/s 350 W</v>
       </c>
       <c r="C739" t="str">
-        <v>00765</v>
+        <v>00758</v>
       </c>
     </row>
     <row r="740">
       <c r="A740" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B740" t="str">
-        <v>Innosilicon S11 SiaMaster 4,3 Th/s 1350 W</v>
+        <v>Innosilicon A8+ CryptoMaster 240 Kh/s 480 W</v>
       </c>
       <c r="C740" t="str">
-        <v>00766</v>
+        <v>00759</v>
       </c>
     </row>
     <row r="741">
       <c r="A741" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B741" t="str">
-        <v>Innosilicon t2 17 Th/s 1500 W</v>
+        <v>Innosilicon A8C CryptoMaster 80 Kh/s 175 W</v>
       </c>
       <c r="C741" t="str">
-        <v>00725</v>
+        <v>00760</v>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B742" t="str">
-        <v>Innosilicon t2 17 Th/s 1570 W</v>
+        <v>Innosilicon A9 Zmaster 50 Kh/s 620 W</v>
       </c>
       <c r="C742" t="str">
-        <v>00726</v>
+        <v>00722</v>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B743" t="str">
-        <v>Innosilicon t2 19 Th/s 1500 W</v>
+        <v>Innosilicon A9+ Zmaster 120 Kh/s 1550 W</v>
       </c>
       <c r="C743" t="str">
-        <v>00727</v>
+        <v>00723</v>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B744" t="str">
-        <v>Innosilicon T2 Terminator 17,2 Th/s 1570 W</v>
+        <v>Innosilicon A9++ Zmaster 140 Kh/s 1550 W</v>
       </c>
       <c r="C744" t="str">
-        <v>00767</v>
+        <v>00724</v>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B745" t="str">
-        <v>Innosilicon T2 Turbo 24 Th/s 1980 W</v>
+        <v>Innosilicon D9 DecredMaster 2,4 Th/s 1000 W</v>
       </c>
       <c r="C745" t="str">
-        <v>00768</v>
+        <v>00764</v>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B746" t="str">
-        <v>Innosilicon T2 Turbo 25 Th/s 2050 W</v>
+        <v>Innosilicon D9+ DecredMaster 2,8 Th/s 1230 W</v>
       </c>
       <c r="C746" t="str">
-        <v>00769</v>
+        <v>00765</v>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B747" t="str">
-        <v>Innosilicon T2 Turbo 26 Th/s 2100 W</v>
+        <v>Innosilicon S11 SiaMaster 4,3 Th/s 1350 W</v>
       </c>
       <c r="C747" t="str">
-        <v>00770</v>
+        <v>00766</v>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B748" t="str">
-        <v>Innosilicon T2 Turbo 29 Th/s / 30 Th/s 2400 W</v>
+        <v>Innosilicon t2 17 Th/s 1500 W</v>
       </c>
       <c r="C748" t="str">
-        <v>00771</v>
+        <v>00725</v>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B749" t="str">
-        <v>Innosilicon T2 Turbo HF+ 33 Th/s 2600 W</v>
+        <v>Innosilicon t2 17 Th/s 1570 W</v>
       </c>
       <c r="C749" t="str">
-        <v>00772</v>
+        <v>00726</v>
       </c>
     </row>
     <row r="750">
       <c r="A750" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B750" t="str">
-        <v>Innosilicon T2 Turbo+ 32 Th/s 2200 W</v>
+        <v>Innosilicon t2 19 Th/s 1500 W</v>
       </c>
       <c r="C750" t="str">
-        <v>00728</v>
+        <v>00727</v>
       </c>
     </row>
     <row r="751">
       <c r="A751" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B751" t="str">
-        <v>Innosilicon T2T-30 Th/s 2200 W</v>
+        <v>Innosilicon T2 Terminator 17,2 Th/s 1570 W</v>
       </c>
       <c r="C751" t="str">
-        <v>00731</v>
+        <v>00767</v>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B752" t="str">
-        <v>Innosilicon T2T-37 Th/s 3100 W</v>
+        <v>Innosilicon T2 Turbo 24 Th/s 1980 W</v>
       </c>
       <c r="C752" t="str">
-        <v>00732</v>
+        <v>00768</v>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B753" t="str">
-        <v>Innosilicon t2TH 30 Th/s 2800 W</v>
+        <v>Innosilicon T2 Turbo 25 Th/s 2050 W</v>
       </c>
       <c r="C753" t="str">
-        <v>00733</v>
+        <v>00769</v>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B754" t="str">
-        <v>Innosilicon t2TH+ 37 Th/s 2800 W</v>
+        <v>Innosilicon T2 Turbo 26 Th/s 2100 W</v>
       </c>
       <c r="C754" t="str">
-        <v>00735</v>
+        <v>00770</v>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B755" t="str">
-        <v>Innosilicon t2tz 30 Th/s 2200 W</v>
+        <v>Innosilicon T2 Turbo 29 Th/s / 30 Th/s 2400 W</v>
       </c>
       <c r="C755" t="str">
-        <v>00737</v>
+        <v>00771</v>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B756" t="str">
-        <v>Innosilicon t2tz 32 Th/s 2800 W</v>
+        <v>Innosilicon T2 Turbo HF+ 33 Th/s 2600 W</v>
       </c>
       <c r="C756" t="str">
-        <v>00738</v>
+        <v>00772</v>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B757" t="str">
-        <v>Innosilicon T3 39T 39 Th/s 2150 W</v>
+        <v>Innosilicon T2 Turbo+ 32 Th/s 2200 W</v>
       </c>
       <c r="C757" t="str">
-        <v>00774</v>
+        <v>00728</v>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B758" t="str">
-        <v>Innosilicon T3 40 Th/s 2200 W</v>
+        <v>Innosilicon T2T-30 Th/s 2200 W</v>
       </c>
       <c r="C758" t="str">
-        <v>00739</v>
+        <v>00731</v>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B759" t="str">
-        <v>Innosilicon T3 43 Th/s 2100 W</v>
+        <v>Innosilicon T2T-37 Th/s 3100 W</v>
       </c>
       <c r="C759" t="str">
-        <v>00740</v>
+        <v>00732</v>
       </c>
     </row>
     <row r="760">
       <c r="A760" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B760" t="str">
-        <v>Innosilicon T3 50 Th/s 3100 W</v>
+        <v>Innosilicon t2TH 30 Th/s 2800 W</v>
       </c>
       <c r="C760" t="str">
-        <v>00742</v>
+        <v>00733</v>
       </c>
     </row>
     <row r="761">
       <c r="A761" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B761" t="str">
-        <v>Innosilicon T3 50 Th/s 3150 W</v>
+        <v>Innosilicon t2TH+ 37 Th/s 2800 W</v>
       </c>
       <c r="C761" t="str">
-        <v>00741</v>
+        <v>00735</v>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B762" t="str">
-        <v>Innosilicon T3 67 Th/s 2150 W</v>
+        <v>Innosilicon t2tz 30 Th/s 2200 W</v>
       </c>
       <c r="C762" t="str">
-        <v>00743</v>
+        <v>00737</v>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B763" t="str">
-        <v>Innosilicon t3 pro 40 Th/s 3300 W</v>
+        <v>Innosilicon t2tz 32 Th/s 2800 W</v>
       </c>
       <c r="C763" t="str">
-        <v>00744</v>
+        <v>00738</v>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B764" t="str">
-        <v>Innosilicon T3+ 52 Th/s 2800 W</v>
+        <v>Innosilicon T3 39T 39 Th/s 2150 W</v>
       </c>
       <c r="C764" t="str">
-        <v>00777</v>
+        <v>00774</v>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B765" t="str">
-        <v>Innosilicon T3+ 55 Th/s 3300 W</v>
+        <v>Innosilicon T3 40 Th/s 2200 W</v>
       </c>
       <c r="C765" t="str">
-        <v>01105</v>
+        <v>00739</v>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B766" t="str">
-        <v>Innosilicon T3+ 57 Th/s 3300 W</v>
+        <v>Innosilicon T3 43 Th/s 2100 W</v>
       </c>
       <c r="C766" t="str">
-        <v>00746</v>
+        <v>00740</v>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B767" t="str">
-        <v>Innosilicon T3+ 58 Th/s 3300 W</v>
+        <v>Innosilicon T3 50 Th/s 3100 W</v>
       </c>
       <c r="C767" t="str">
-        <v>01106</v>
+        <v>00742</v>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B768" t="str">
-        <v>Innosilicon T3+ 67 Th/s 3300 W</v>
+        <v>Innosilicon T3 50 Th/s 3150 W</v>
       </c>
       <c r="C768" t="str">
-        <v>00747</v>
+        <v>00741</v>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B769" t="str">
-        <v>Innosilicon T3+B 68 Th/s 3300 W</v>
+        <v>Innosilicon T3 67 Th/s 2150 W</v>
       </c>
       <c r="C769" t="str">
-        <v>01107</v>
+        <v>00743</v>
       </c>
     </row>
     <row r="770">
       <c r="A770" t="str">
         <v>Innosilicon</v>
       </c>
       <c r="B770" t="str">
-        <v>Innosilicon T3+L 56 Th/s 3300 W</v>
+        <v>Innosilicon t3 pro 40 Th/s 3300 W</v>
       </c>
       <c r="C770" t="str">
-        <v>01109</v>
+        <v>00744</v>
       </c>
     </row>
     <row r="771">
       <c r="A771" t="str">
-        <v>Intel</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B771" t="str">
-        <v>Intel Core i5-6400 1,5 Mh/s 65 W</v>
+        <v>Innosilicon T3+ 52 Th/s 2800 W</v>
       </c>
       <c r="C771" t="str">
-        <v>01199</v>
+        <v>00777</v>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="str">
-        <v>Intel</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B772" t="str">
-        <v>Intel Core i5-6400 80 Mh/s 65 W</v>
+        <v>Innosilicon T3+ 55 Th/s 3300 W</v>
       </c>
       <c r="C772" t="str">
-        <v>01261</v>
+        <v>01105</v>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="str">
-        <v>Intel</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B773" t="str">
-        <v>Intel Core i5-8400 80 Mh/s 65 W</v>
+        <v>Innosilicon T3+ 57 Th/s 3300 W</v>
       </c>
       <c r="C773" t="str">
-        <v>01262</v>
+        <v>00746</v>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="str">
-        <v>Intel</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B774" t="str">
-        <v>Intel Xeon E5-2680 v4 180  Mh/s 120 W</v>
+        <v>Innosilicon T3+ 58 Th/s 3300 W</v>
       </c>
       <c r="C774" t="str">
-        <v>01263</v>
+        <v>01106</v>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="str">
-        <v>Intel</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B775" t="str">
-        <v>Intel Xeon E5-2680 v4 3 Mh/s 120 W</v>
+        <v>Innosilicon T3+ 67 Th/s 3300 W</v>
       </c>
       <c r="C775" t="str">
-        <v>01200</v>
+        <v>00747</v>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="str">
-        <v>iPollo</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B776" t="str">
-        <v>Ipollo b1 85 Th/s 3400 W</v>
+        <v>Innosilicon T3+B 68 Th/s 3300 W</v>
       </c>
       <c r="C776" t="str">
-        <v>00779</v>
+        <v>01107</v>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="str">
-        <v>iPollo</v>
+        <v>Innosilicon</v>
       </c>
       <c r="B777" t="str">
-        <v>iPollo B1L 50 Th/s 3000 W</v>
+        <v>Innosilicon T3+L 56 Th/s 3300 W</v>
       </c>
       <c r="C777" t="str">
-        <v>00780</v>
+        <v>01109</v>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="str">
-        <v>iPollo</v>
+        <v>Intel</v>
       </c>
       <c r="B778" t="str">
-        <v>iPollo B1L 60 Th/s 3000 W</v>
+        <v>Intel Core i5-6400 1,5 Mh/s 65 W</v>
       </c>
       <c r="C778" t="str">
-        <v>00795</v>
+        <v>01199</v>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="str">
-        <v>iPollo</v>
+        <v>Intel</v>
       </c>
       <c r="B779" t="str">
-        <v>Ipollo b2 110 Th/s 3250 W</v>
+        <v>Intel Core i5-6400 80 Mh/s 65 W</v>
       </c>
       <c r="C779" t="str">
-        <v>00781</v>
+        <v>01261</v>
       </c>
     </row>
     <row r="780">
       <c r="A780" t="str">
-        <v>iPollo</v>
+        <v>Intel</v>
       </c>
       <c r="B780" t="str">
-        <v>iPollo G1 126 H/s 2800 W</v>
+        <v>Intel Core i5-8400 80 Mh/s 65 W</v>
       </c>
       <c r="C780" t="str">
-        <v>00782</v>
+        <v>01262</v>
       </c>
     </row>
     <row r="781">
       <c r="A781" t="str">
-        <v>iPollo</v>
+        <v>Intel</v>
       </c>
       <c r="B781" t="str">
-        <v>iPollo G1 36 H/s 2800 W</v>
+        <v>Intel Xeon E5-2680 v4 180  Mh/s 120 W</v>
       </c>
       <c r="C781" t="str">
-        <v>00796</v>
+        <v>01263</v>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="str">
-        <v>iPollo</v>
+        <v>Intel</v>
       </c>
       <c r="B782" t="str">
-        <v>iPollo G1 Mini 4 H/s 120 W</v>
+        <v>Intel Xeon E5-2680 v4 3 Mh/s 120 W</v>
       </c>
       <c r="C782" t="str">
-        <v>00783</v>
+        <v>01200</v>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="str">
         <v>iPollo</v>
       </c>
       <c r="B783" t="str">
-        <v>iPollo G1 Mini 4,21 H/s 120 W</v>
+        <v>Ipollo b1 85 Th/s 3400 W</v>
       </c>
       <c r="C783" t="str">
-        <v>00797</v>
+        <v>00779</v>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="str">
         <v>iPollo</v>
       </c>
       <c r="B784" t="str">
-        <v>Ipollo V1 3600 Mh/s 2400 W</v>
+        <v>iPollo B1L 50 Th/s 3000 W</v>
       </c>
       <c r="C784" t="str">
-        <v>00787</v>
+        <v>00780</v>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="str">
         <v>iPollo</v>
       </c>
       <c r="B785" t="str">
-        <v>Ipollo V1 3600 Mh/s 3100 W</v>
+        <v>iPollo B1L 60 Th/s 3000 W</v>
       </c>
       <c r="C785" t="str">
-        <v>00786</v>
+        <v>00795</v>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="str">
         <v>iPollo</v>
       </c>
       <c r="B786" t="str">
-        <v>iPollo V1 Classic 1550 Mh/s 1240 W</v>
+        <v>Ipollo b2 110 Th/s 3250 W</v>
       </c>
       <c r="C786" t="str">
-        <v>00788</v>
+        <v>00781</v>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="str">
         <v>iPollo</v>
       </c>
       <c r="B787" t="str">
-        <v>iPollo V1 Classic 1550 Mh/s 1240 W</v>
+        <v>iPollo G1 126 H/s 2800 W</v>
       </c>
       <c r="C787" t="str">
-        <v>00799</v>
+        <v>00782</v>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="str">
         <v>iPollo</v>
       </c>
       <c r="B788" t="str">
-        <v>Ipollo v1 Mini 300 Mh/s 240 W</v>
+        <v>iPollo G1 36 H/s 2800 W</v>
       </c>
       <c r="C788" t="str">
-        <v>00789</v>
+        <v>00796</v>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="str">
         <v>iPollo</v>
       </c>
       <c r="B789" t="str">
-        <v>Ipollo v1 Mini 300 Mh/s 240 W</v>
+        <v>iPollo G1 Mini 4 H/s 120 W</v>
       </c>
       <c r="C789" t="str">
-        <v>00790</v>
+        <v>00783</v>
       </c>
     </row>
     <row r="790">
       <c r="A790" t="str">
         <v>iPollo</v>
       </c>
       <c r="B790" t="str">
-        <v>iPollo V1 Mini Classic 130 Mh/s 104 W</v>
+        <v>iPollo G1 Mini 4,21 H/s 120 W</v>
       </c>
       <c r="C790" t="str">
-        <v>00801</v>
+        <v>00797</v>
       </c>
     </row>
     <row r="791">
       <c r="A791" t="str">
         <v>iPollo</v>
       </c>
       <c r="B791" t="str">
-        <v>iPollo V1 Mini Classic Plus 280 Mh/s 270 W</v>
+        <v>Ipollo V1 3600 Mh/s 2400 W</v>
       </c>
       <c r="C791" t="str">
-        <v>00791</v>
+        <v>00787</v>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="str">
         <v>iPollo</v>
       </c>
       <c r="B792" t="str">
-        <v>iPollo V1 Mini Classic Plus 280 Mh/s 270 W</v>
+        <v>Ipollo V1 3600 Mh/s 3100 W</v>
       </c>
       <c r="C792" t="str">
-        <v>00802</v>
+        <v>00786</v>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="str">
         <v>iPollo</v>
       </c>
       <c r="B793" t="str">
-        <v>iPollo V1 Mini SE 200 Mh/s 116 W</v>
+        <v>iPollo V1 Classic 1550 Mh/s 1240 W</v>
       </c>
       <c r="C793" t="str">
-        <v>00803</v>
+        <v>00788</v>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="str">
         <v>iPollo</v>
       </c>
       <c r="B794" t="str">
-        <v>iPollo V1 Mini SE Plus 400 Mh/s 232 W</v>
+        <v>iPollo V1 Classic 1550 Mh/s 1240 W</v>
       </c>
       <c r="C794" t="str">
-        <v>00804</v>
+        <v>00799</v>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="str">
         <v>iPollo</v>
       </c>
       <c r="B795" t="str">
-        <v>iPollo V1 Mini Wifi 260 260 Mh/s 220 W</v>
+        <v>Ipollo v1 Mini 300 Mh/s 240 W</v>
       </c>
       <c r="C795" t="str">
-        <v>00805</v>
+        <v>00789</v>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="str">
         <v>iPollo</v>
       </c>
       <c r="B796" t="str">
-        <v>iPollo V1 Mini Wifi 280 280 Mh/s 220 W</v>
+        <v>Ipollo v1 Mini 300 Mh/s 240 W</v>
       </c>
       <c r="C796" t="str">
-        <v>00806</v>
+        <v>00790</v>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="str">
         <v>iPollo</v>
       </c>
       <c r="B797" t="str">
-        <v>iPollo V1 Mini Wifi 330 330 Mh/s 240 W</v>
+        <v>iPollo V1 Mini Classic 130 Mh/s 104 W</v>
       </c>
       <c r="C797" t="str">
-        <v>00807</v>
+        <v>00801</v>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="str">
         <v>iPollo</v>
       </c>
       <c r="B798" t="str">
-        <v>iPollo V1H 850 850 Mh/s 700 W</v>
+        <v>iPollo V1 Mini Classic Plus 280 Mh/s 270 W</v>
       </c>
       <c r="C798" t="str">
-        <v>00792</v>
+        <v>00791</v>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="str">
         <v>iPollo</v>
       </c>
       <c r="B799" t="str">
-        <v>iPollo V1H 950 Mh/s 750 W</v>
+        <v>iPollo V1 Mini Classic Plus 280 Mh/s 270 W</v>
       </c>
       <c r="C799" t="str">
-        <v>00808</v>
+        <v>00802</v>
       </c>
     </row>
     <row r="800">
       <c r="A800" t="str">
         <v>iPollo</v>
       </c>
       <c r="B800" t="str">
-        <v>iPollo X1 330 Mh/s 240 W</v>
+        <v>iPollo V1 Mini SE 200 Mh/s 116 W</v>
       </c>
       <c r="C800" t="str">
-        <v>00794</v>
+        <v>00803</v>
       </c>
     </row>
     <row r="801">
       <c r="A801" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B801" t="str">
-        <v>Jasminer X16-P 5800 Mh/s 1900 W</v>
+        <v>iPollo V1 Mini SE Plus 400 Mh/s 232 W</v>
       </c>
       <c r="C801" t="str">
-        <v>00810</v>
+        <v>00804</v>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B802" t="str">
-        <v>Jasminer X16-P 5800 Mh/s 1900 W</v>
+        <v>iPollo V1 Mini Wifi 260 260 Mh/s 220 W</v>
       </c>
       <c r="C802" t="str">
-        <v>00825</v>
+        <v>00805</v>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B803" t="str">
-        <v>Jasminer X16-Q 1950 Mh/s 620 W</v>
+        <v>iPollo V1 Mini Wifi 280 280 Mh/s 220 W</v>
       </c>
       <c r="C803" t="str">
-        <v>00811</v>
+        <v>00806</v>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B804" t="str">
-        <v>Jasminer X16-Q 1950 Mh/s 620 W</v>
+        <v>iPollo V1 Mini Wifi 330 330 Mh/s 240 W</v>
       </c>
       <c r="C804" t="str">
-        <v>00826</v>
+        <v>00807</v>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B805" t="str">
-        <v>Jasminer X16-Q Pro 2050 Mh/s 520 W</v>
+        <v>iPollo V1H 850 850 Mh/s 700 W</v>
       </c>
       <c r="C805" t="str">
-        <v>00812</v>
+        <v>00792</v>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B806" t="str">
-        <v>Jasminer X16-QE 1750 Mh/s 550 W</v>
+        <v>iPollo V1H 950 Mh/s 750 W</v>
       </c>
       <c r="C806" t="str">
-        <v>00813</v>
+        <v>00808</v>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="str">
-        <v>Jasminer</v>
+        <v>iPollo</v>
       </c>
       <c r="B807" t="str">
-        <v>Jasminer X4 2500 Mh/s 1200 W</v>
+        <v>iPollo X1 330 Mh/s 240 W</v>
       </c>
       <c r="C807" t="str">
-        <v>00814</v>
+        <v>00794</v>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B808" t="str">
-        <v>Jasminer X4 2500 Mh/s 1200 W</v>
+        <v>Jasminer X16-P 5800 Mh/s 1900 W</v>
       </c>
       <c r="C808" t="str">
-        <v>00816</v>
+        <v>00810</v>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B809" t="str">
-        <v>Jasminer X4 Brick 65 Mh/s 30 W</v>
+        <v>Jasminer X16-P 5800 Mh/s 1900 W</v>
       </c>
       <c r="C809" t="str">
-        <v>00817</v>
+        <v>00825</v>
       </c>
     </row>
     <row r="810">
       <c r="A810" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B810" t="str">
-        <v>Jasminer X4 Brick 65 Mh/s 30 W</v>
+        <v>Jasminer X16-Q 1950 Mh/s 620 W</v>
       </c>
       <c r="C810" t="str">
-        <v>00818</v>
+        <v>00811</v>
       </c>
     </row>
     <row r="811">
       <c r="A811" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B811" t="str">
-        <v>Jasminer X4-1U 520 Mh/s 240 W</v>
+        <v>Jasminer X16-Q 1950 Mh/s 620 W</v>
       </c>
       <c r="C811" t="str">
-        <v>00815</v>
+        <v>00826</v>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B812" t="str">
-        <v>Jasminer X4-1U 520 Mh/s 240 W</v>
+        <v>Jasminer X16-Q Pro 2050 Mh/s 520 W</v>
       </c>
       <c r="C812" t="str">
-        <v>00820</v>
+        <v>00812</v>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B813" t="str">
-        <v>Jasminer X4-C 1U 450 Mh/s 240 W</v>
+        <v>Jasminer X16-QE 1750 Mh/s 550 W</v>
       </c>
       <c r="C813" t="str">
-        <v>00819</v>
+        <v>00813</v>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B814" t="str">
-        <v>Jasminer X4-C 1U 450 Mh/s 240 W</v>
+        <v>Jasminer X4 2500 Mh/s 1200 W</v>
       </c>
       <c r="C814" t="str">
-        <v>00833</v>
+        <v>00814</v>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B815" t="str">
-        <v>Jasminer X4-Q 1040 Mh/s 480 W</v>
+        <v>Jasminer X4 2500 Mh/s 1200 W</v>
       </c>
       <c r="C815" t="str">
-        <v>00821</v>
+        <v>00816</v>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B816" t="str">
-        <v>Jasminer X4-Q 1040 Mh/s 480 W</v>
+        <v>Jasminer X4 Brick 65 Mh/s 30 W</v>
       </c>
       <c r="C816" t="str">
-        <v>00834</v>
+        <v>00817</v>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B817" t="str">
-        <v>Jasminer X4-Q-C 900 Mh/s 340 W</v>
+        <v>Jasminer X4 Brick 65 Mh/s 30 W</v>
       </c>
       <c r="C817" t="str">
-        <v>00822</v>
+        <v>00818</v>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B818" t="str">
-        <v>Jasminer X4-Q-Z 840 Mh/s 340 W</v>
+        <v>Jasminer X4-1U 520 Mh/s 240 W</v>
       </c>
       <c r="C818" t="str">
-        <v>00823</v>
+        <v>00815</v>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B819" t="str">
-        <v>Jasminer X4-Q-Z 840 Mh/s 340 W</v>
+        <v>Jasminer X4-1U 520 Mh/s 240 W</v>
       </c>
       <c r="C819" t="str">
-        <v>00835</v>
+        <v>00820</v>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B820" t="str">
-        <v>Jasminer X4-Z 420 Mh/s 210 W</v>
+        <v>Jasminer X4-C 1U 450 Mh/s 240 W</v>
       </c>
       <c r="C820" t="str">
-        <v>00824</v>
+        <v>00819</v>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B821" t="str">
-        <v>Jasminer X44-P 23,4 Gh/s 2550 W</v>
+        <v>Jasminer X4-C 1U 450 Mh/s 240 W</v>
       </c>
       <c r="C821" t="str">
-        <v>00832</v>
+        <v>00833</v>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="str">
         <v>Jasminer</v>
       </c>
       <c r="B822" t="str">
-        <v>JasminerяX16-QE 1650 Mh/s 620 W</v>
+        <v>Jasminer X4-Q 1040 Mh/s 480 W</v>
       </c>
       <c r="C822" t="str">
-        <v>01415</v>
+        <v>00821</v>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B823" t="str">
-        <v>WhatsMiner MicroBT D1 44 Th/s 2200 W</v>
+        <v>Jasminer X4-Q 1040 Mh/s 480 W</v>
       </c>
       <c r="C823" t="str">
-        <v>00836</v>
+        <v>00834</v>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B824" t="str">
-        <v>WhatsMiner MicroBT D1 48 Th/s 2200 W</v>
+        <v>Jasminer X4-Q-C 900 Mh/s 340 W</v>
       </c>
       <c r="C824" t="str">
-        <v>00937</v>
+        <v>00822</v>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B825" t="str">
-        <v>WhatsMiner MicroBT M10 33 Th/s 2145 W</v>
+        <v>Jasminer X4-Q-Z 840 Mh/s 340 W</v>
       </c>
       <c r="C825" t="str">
-        <v>00837</v>
+        <v>00823</v>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B826" t="str">
-        <v>WhatsMiner MicroBT M10S 55 Th/s 3500 W</v>
+        <v>Jasminer X4-Q-Z 840 Mh/s 340 W</v>
       </c>
       <c r="C826" t="str">
-        <v>00839</v>
+        <v>00835</v>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B827" t="str">
-        <v>WhatsMiner MicroBT M10S 70 Th/s 3500 W</v>
+        <v>Jasminer X4-Z 420 Mh/s 210 W</v>
       </c>
       <c r="C827" t="str">
-        <v>00840</v>
+        <v>00824</v>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B828" t="str">
-        <v>WhatsMiner MicroBT M20 45 Th/s 2160 W</v>
+        <v>Jasminer X44-P 23,4 Gh/s 2550 W</v>
       </c>
       <c r="C828" t="str">
-        <v>00841</v>
+        <v>00832</v>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="str">
-        <v>MicroBT</v>
+        <v>Jasminer</v>
       </c>
       <c r="B829" t="str">
-        <v>WhatsMiner MicroBT M20 68 Th/s 3300 W</v>
+        <v>JasminerяX16-QE 1650 Mh/s 620 W</v>
       </c>
       <c r="C829" t="str">
-        <v>01110</v>
+        <v>01415</v>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B830" t="str">
-        <v>WhatsMiner MicroBT M20S 56 Th/s 3260 W</v>
+        <v>WhatsMiner MicroBT D1 44 Th/s 2200 W</v>
       </c>
       <c r="C830" t="str">
-        <v>01111</v>
+        <v>00836</v>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B831" t="str">
-        <v>WhatsMiner MicroBT M20S 60 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT D1 48 Th/s 2200 W</v>
       </c>
       <c r="C831" t="str">
-        <v>01112</v>
+        <v>00937</v>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B832" t="str">
-        <v>WhatsMiner MicroBT M20S 62 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M10 33 Th/s 2145 W</v>
       </c>
       <c r="C832" t="str">
-        <v>00842</v>
+        <v>00837</v>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B833" t="str">
-        <v>WhatsMiner MicroBT M20S 65 Th/s 3120 W</v>
+        <v>WhatsMiner MicroBT M10S 55 Th/s 3500 W</v>
       </c>
       <c r="C833" t="str">
-        <v>00843</v>
+        <v>00839</v>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B834" t="str">
-        <v>WhatsMiner MicroBT M20S 66 Th/s 3168 W</v>
+        <v>WhatsMiner MicroBT M10S 70 Th/s 3500 W</v>
       </c>
       <c r="C834" t="str">
-        <v>01327</v>
+        <v>00840</v>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B835" t="str">
-        <v>WhatsMiner MicroBT M20S 68 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M20 45 Th/s 2160 W</v>
       </c>
       <c r="C835" t="str">
-        <v>00844</v>
+        <v>00841</v>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B836" t="str">
-        <v>WhatsMiner MicroBT M20S 68 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M20 68 Th/s 3300 W</v>
       </c>
       <c r="C836" t="str">
-        <v>00845</v>
+        <v>01110</v>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B837" t="str">
-        <v>WhatsMiner MicroBT M20S 70 Th/s 3264 W</v>
+        <v>WhatsMiner MicroBT M20S 56 Th/s 3260 W</v>
       </c>
       <c r="C837" t="str">
-        <v>00846</v>
+        <v>01111</v>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B838" t="str">
-        <v>WhatsMiner MicroBT M21 31 Th/s 1860 W</v>
+        <v>WhatsMiner MicroBT M20S 60 Th/s 3360 W</v>
       </c>
       <c r="C838" t="str">
-        <v>00847</v>
+        <v>01112</v>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B839" t="str">
-        <v>WhatsMiner MicroBT M21B 28 Th/s 1800 W</v>
+        <v>WhatsMiner MicroBT M20S 62 Th/s 3200 W</v>
       </c>
       <c r="C839" t="str">
-        <v>01113</v>
+        <v>00842</v>
       </c>
     </row>
     <row r="840">
       <c r="A840" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B840" t="str">
-        <v>WhatsMiner MicroBT M21S 46 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M20S 65 Th/s 3120 W</v>
       </c>
       <c r="C840" t="str">
-        <v>01114</v>
+        <v>00843</v>
       </c>
     </row>
     <row r="841">
       <c r="A841" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B841" t="str">
-        <v>WhatsMiner MicroBT M21S 48 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M20S 66 Th/s 3168 W</v>
       </c>
       <c r="C841" t="str">
-        <v>01115</v>
+        <v>01327</v>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B842" t="str">
-        <v>WhatsMiner MicroBT M21S 50 Th/s 3500 W</v>
+        <v>WhatsMiner MicroBT M20S 68 Th/s 3200 W</v>
       </c>
       <c r="C842" t="str">
-        <v>00849</v>
+        <v>00844</v>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B843" t="str">
-        <v>WhatsMiner MicroBT M21S 52 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M20S 68 Th/s 3360 W</v>
       </c>
       <c r="C843" t="str">
-        <v>00850</v>
+        <v>00845</v>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B844" t="str">
-        <v>WhatsMiner MicroBT M21S 54 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M20S 70 Th/s 3264 W</v>
       </c>
       <c r="C844" t="str">
-        <v>00851</v>
+        <v>00846</v>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B845" t="str">
-        <v>WhatsMiner MicroBT M21S 56 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M21 31 Th/s 1860 W</v>
       </c>
       <c r="C845" t="str">
-        <v>00852</v>
+        <v>00847</v>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B846" t="str">
-        <v>WhatsMiner MicroBT M21S 58 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M21B 28 Th/s 1800 W</v>
       </c>
       <c r="C846" t="str">
-        <v>00854</v>
+        <v>01113</v>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B847" t="str">
-        <v>WhatsMiner MicroBT M21S 58 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M21S 46 Th/s 3300 W</v>
       </c>
       <c r="C847" t="str">
-        <v>00855</v>
+        <v>01114</v>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B848" t="str">
-        <v>WhatsMiner MicroBT M21S 60 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M21S 48 Th/s 3300 W</v>
       </c>
       <c r="C848" t="str">
-        <v>01116</v>
+        <v>01115</v>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B849" t="str">
-        <v>WhatsMiner MicroBT M21S 62 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M21S 50 Th/s 3500 W</v>
       </c>
       <c r="C849" t="str">
-        <v>01117</v>
+        <v>00849</v>
       </c>
     </row>
     <row r="850">
       <c r="A850" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B850" t="str">
-        <v>WhatsMiner MicroBT M21S 68 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M21S 52 Th/s 3300 W</v>
       </c>
       <c r="C850" t="str">
-        <v>01118</v>
+        <v>00850</v>
       </c>
     </row>
     <row r="851">
       <c r="A851" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B851" t="str">
-        <v>WhatsMiner MicroBT M3 12 Th/s 2000 W</v>
+        <v>WhatsMiner MicroBT M21S 54 Th/s 3200 W</v>
       </c>
       <c r="C851" t="str">
-        <v>00856</v>
+        <v>00851</v>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B852" t="str">
-        <v>WhatsMiner MicroBT M3 28 Th/s 1800 W</v>
+        <v>WhatsMiner MicroBT M21S 56 Th/s 3360 W</v>
       </c>
       <c r="C852" t="str">
-        <v>01141</v>
+        <v>00852</v>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B853" t="str">
-        <v>WhatsMiner MicroBT M30+ 100 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M21S 58 Th/s 3200 W</v>
       </c>
       <c r="C853" t="str">
-        <v>00857</v>
+        <v>00854</v>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B854" t="str">
-        <v>WhatsMiner MicroBT M30S 54 Th/s 3450 W</v>
+        <v>WhatsMiner MicroBT M21S 58 Th/s 3360 W</v>
       </c>
       <c r="C854" t="str">
-        <v>01121</v>
+        <v>00855</v>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B855" t="str">
-        <v>WhatsMiner MicroBT M30S 58 Th/s 3250 W</v>
+        <v>WhatsMiner MicroBT M21S 60 Th/s 3300 W</v>
       </c>
       <c r="C855" t="str">
-        <v>01122</v>
+        <v>01116</v>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B856" t="str">
-        <v>WhatsMiner MicroBT M30S 62 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M21S 62 Th/s 3300 W</v>
       </c>
       <c r="C856" t="str">
-        <v>01277</v>
+        <v>01117</v>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B857" t="str">
-        <v>WhatsMiner MicroBT M30S 66 Th/s 3432 W</v>
+        <v>WhatsMiner MicroBT M21S 68 Th/s 3360 W</v>
       </c>
       <c r="C857" t="str">
-        <v>01123</v>
+        <v>01118</v>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B858" t="str">
-        <v>WhatsMiner MicroBT M30S 68 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M3 12 Th/s 2000 W</v>
       </c>
       <c r="C858" t="str">
-        <v>01124</v>
+        <v>00856</v>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B859" t="str">
-        <v>WhatsMiner MicroBT M30S 70 Th/s 3450 W</v>
+        <v>WhatsMiner MicroBT M3 28 Th/s 1800 W</v>
       </c>
       <c r="C859" t="str">
-        <v>01125</v>
+        <v>01141</v>
       </c>
     </row>
     <row r="860">
       <c r="A860" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B860" t="str">
-        <v>WhatsMiner MicroBT M30S 74 Th/s 3420 W</v>
+        <v>WhatsMiner MicroBT M30+ 100 Th/s 3400 W</v>
       </c>
       <c r="C860" t="str">
-        <v>01229</v>
+        <v>00857</v>
       </c>
     </row>
     <row r="861">
       <c r="A861" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B861" t="str">
-        <v>WhatsMiner MicroBT M30S 78 Th/s 3000 W</v>
+        <v>WhatsMiner MicroBT M30S 54 Th/s 3450 W</v>
       </c>
       <c r="C861" t="str">
-        <v>01403</v>
+        <v>01121</v>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B862" t="str">
-        <v>WhatsMiner MicroBT M30S 82 Th/s 3192 W</v>
+        <v>WhatsMiner MicroBT M30S 58 Th/s 3250 W</v>
       </c>
       <c r="C862" t="str">
-        <v>01331</v>
+        <v>01122</v>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B863" t="str">
-        <v>WhatsMiner MicroBT M30S 84 Th/s 3192 W</v>
+        <v>WhatsMiner MicroBT M30S 62 Th/s 3300 W</v>
       </c>
       <c r="C863" t="str">
-        <v>01126</v>
+        <v>01277</v>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B864" t="str">
-        <v>WhatsMiner MicroBT M30S 84 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S 66 Th/s 3432 W</v>
       </c>
       <c r="C864" t="str">
-        <v>01387</v>
+        <v>01123</v>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B865" t="str">
-        <v>WhatsMiner MicroBT M30S 86 Th/s 3268 W</v>
+        <v>WhatsMiner MicroBT M30S 68 Th/s 3400 W</v>
       </c>
       <c r="C865" t="str">
-        <v>00944</v>
+        <v>01124</v>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B866" t="str">
-        <v>WhatsMiner MicroBT M30s 88 Th/s 3344 W</v>
+        <v>WhatsMiner MicroBT M30S 70 Th/s 3450 W</v>
       </c>
       <c r="C866" t="str">
-        <v>00858</v>
+        <v>01125</v>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B867" t="str">
-        <v>WhatsMiner MicroBT M30S 88 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S 74 Th/s 3420 W</v>
       </c>
       <c r="C867" t="str">
-        <v>00859</v>
+        <v>01229</v>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B868" t="str">
-        <v>WhatsMiner MicroBT M30S 90 Th/s 3420 W</v>
+        <v>WhatsMiner MicroBT M30S 78 Th/s 3000 W</v>
       </c>
       <c r="C868" t="str">
-        <v>01127</v>
+        <v>01403</v>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B869" t="str">
-        <v>WhatsMiner MicroBT M30S 92 Th/s 3470 W</v>
+        <v>WhatsMiner MicroBT M30S 82 Th/s 3192 W</v>
       </c>
       <c r="C869" t="str">
-        <v>01235</v>
+        <v>01331</v>
       </c>
     </row>
     <row r="870">
       <c r="A870" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B870" t="str">
-        <v>WhatsMiner MicroBT M30S 92 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M30S 84 Th/s 3192 W</v>
       </c>
       <c r="C870" t="str">
-        <v>01236</v>
+        <v>01126</v>
       </c>
     </row>
     <row r="871">
       <c r="A871" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B871" t="str">
-        <v>WhatsMiner MicroBT M30S 94 Th/s 3268 W</v>
+        <v>WhatsMiner MicroBT M30S 84 Th/s 3400 W</v>
       </c>
       <c r="C871" t="str">
-        <v>01323</v>
+        <v>01387</v>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B872" t="str">
-        <v>WhatsMiner MicroBT M30S+ 100 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S 86 Th/s 3268 W</v>
       </c>
       <c r="C872" t="str">
-        <v>00860</v>
+        <v>00944</v>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B873" t="str">
-        <v>WhatsMiner MicroBT M30S+ 102 Th/s 3264 W</v>
+        <v>WhatsMiner MicroBT M30s 88 Th/s 3344 W</v>
       </c>
       <c r="C873" t="str">
-        <v>01215</v>
+        <v>00858</v>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B874" t="str">
-        <v>WhatsMiner MicroBT M30S+ 102 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M30S 88 Th/s 3400 W</v>
       </c>
       <c r="C874" t="str">
-        <v>01237</v>
+        <v>00859</v>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B875" t="str">
-        <v>WhatsMiner MicroBT M30S+ 92 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S 90 Th/s 3420 W</v>
       </c>
       <c r="C875" t="str">
-        <v>01214</v>
+        <v>01127</v>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B876" t="str">
-        <v>WhatsMiner MicroBT M30S+ 94 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M30S 92 Th/s 3470 W</v>
       </c>
       <c r="C876" t="str">
-        <v>01273</v>
+        <v>01235</v>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B877" t="str">
-        <v>WhatsMiner MicroBT M30S+ 94 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S 92 Th/s 3650 W</v>
       </c>
       <c r="C877" t="str">
-        <v>01274</v>
+        <v>01236</v>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B878" t="str">
-        <v>WhatsMiner MicroBT M30S+ 96 Th/s 3264 W</v>
+        <v>WhatsMiner MicroBT M30S 94 Th/s 3268 W</v>
       </c>
       <c r="C878" t="str">
-        <v>01128</v>
+        <v>01323</v>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B879" t="str">
-        <v>WhatsMiner MicroBT M30S+ 98 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S+ 100 Th/s 3400 W</v>
       </c>
       <c r="C879" t="str">
-        <v>01226</v>
+        <v>00860</v>
       </c>
     </row>
     <row r="880">
       <c r="A880" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B880" t="str">
-        <v>WhatsMiner MicroBT M30S+ 98 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M30S+ 102 Th/s 3264 W</v>
       </c>
       <c r="C880" t="str">
-        <v>01240</v>
+        <v>01215</v>
       </c>
     </row>
     <row r="881">
       <c r="A881" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B881" t="str">
-        <v>WhatsMiner MicroBT M30S++ 100 Th/s 3100 W</v>
+        <v>WhatsMiner MicroBT M30S+ 102 Th/s 3650 W</v>
       </c>
       <c r="C881" t="str">
-        <v>01119</v>
+        <v>01237</v>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B882" t="str">
-        <v>WhatsMiner MicroBT M30S++ 102 Th/s 3162 W</v>
+        <v>WhatsMiner MicroBT M30S+ 92 Th/s 3400 W</v>
       </c>
       <c r="C882" t="str">
-        <v>01120</v>
+        <v>01214</v>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B883" t="str">
-        <v>WhatsMiner MicroBT M30S++ 104 Th/s 3472 W</v>
+        <v>WhatsMiner MicroBT M30S+ 94 Th/s 3360 W</v>
       </c>
       <c r="C883" t="str">
-        <v>00862</v>
+        <v>01273</v>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B884" t="str">
-        <v>WhatsMiner MicroBT M30S++ 106 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S+ 94 Th/s 3400 W</v>
       </c>
       <c r="C884" t="str">
-        <v>00864</v>
+        <v>01274</v>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B885" t="str">
-        <v>WhatsMiner MicroBT M30S++ 106 Th/s 3472 W</v>
+        <v>WhatsMiner MicroBT M30S+ 96 Th/s 3264 W</v>
       </c>
       <c r="C885" t="str">
-        <v>00863</v>
+        <v>01128</v>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B886" t="str">
-        <v>WhatsMiner MicroBT M30S++ 108 Th/s 3472 W</v>
+        <v>WhatsMiner MicroBT M30S+ 98 Th/s 3400 W</v>
       </c>
       <c r="C886" t="str">
-        <v>00865</v>
+        <v>01226</v>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B887" t="str">
-        <v>WhatsMiner MicroBT M30S++ 110 Th/s 3410 W</v>
+        <v>WhatsMiner MicroBT M30S+ 98 Th/s 3650 W</v>
       </c>
       <c r="C887" t="str">
-        <v>00867</v>
+        <v>01240</v>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B888" t="str">
-        <v>WhatsMiner MicroBT M30S++ 110 Th/s 3472 W</v>
+        <v>WhatsMiner MicroBT M30S++ 100 Th/s 3100 W</v>
       </c>
       <c r="C888" t="str">
-        <v>00866</v>
+        <v>01119</v>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B889" t="str">
-        <v>WhatsMiner MicroBT M30S++ 112 Th/s 3472 W</v>
+        <v>WhatsMiner MicroBT M30S++ 102 Th/s 3162 W</v>
       </c>
       <c r="C889" t="str">
-        <v>00868</v>
+        <v>01120</v>
       </c>
     </row>
     <row r="890">
       <c r="A890" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B890" t="str">
-        <v>WhatsMiner MicroBT M30S++ 114 Th/s 3470 W</v>
+        <v>WhatsMiner MicroBT M30S++ 104 Th/s 3472 W</v>
       </c>
       <c r="C890" t="str">
-        <v>01333</v>
+        <v>00862</v>
       </c>
     </row>
     <row r="891">
       <c r="A891" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B891" t="str">
-        <v>WhatsMiner MicroBT M30S++ 98 Th/s 3038 W</v>
+        <v>WhatsMiner MicroBT M30S++ 106 Th/s 3400 W</v>
       </c>
       <c r="C891" t="str">
-        <v>01129</v>
+        <v>00864</v>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B892" t="str">
-        <v>WhatsMiner MicroBT M31S 100 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M30S++ 106 Th/s 3472 W</v>
       </c>
       <c r="C892" t="str">
-        <v>01224</v>
+        <v>00863</v>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B893" t="str">
-        <v>WhatsMiner MicroBT M31S 48 Th/s 3160 W</v>
+        <v>WhatsMiner MicroBT M30S++ 108 Th/s 3472 W</v>
       </c>
       <c r="C893" t="str">
-        <v>01130</v>
+        <v>00865</v>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B894" t="str">
-        <v>WhatsMiner MicroBT M31S 50 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M30S++ 110 Th/s 3410 W</v>
       </c>
       <c r="C894" t="str">
-        <v>01131</v>
+        <v>00867</v>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B895" t="str">
-        <v>WhatsMiner MicroBT M31S 60 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M30S++ 110 Th/s 3472 W</v>
       </c>
       <c r="C895" t="str">
-        <v>01132</v>
+        <v>00866</v>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B896" t="str">
-        <v>WhatsMiner MicroBT M31S 62 Th/s 3220 W</v>
+        <v>WhatsMiner MicroBT M30S++ 112 Th/s 3472 W</v>
       </c>
       <c r="C896" t="str">
-        <v>01276</v>
+        <v>00868</v>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B897" t="str">
-        <v>WhatsMiner MicroBT M31S 64 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M30S++ 114 Th/s 3470 W</v>
       </c>
       <c r="C897" t="str">
-        <v>01275</v>
+        <v>01333</v>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B898" t="str">
-        <v>WhatsMiner MicroBT M31S 66 Th/s 3315 W</v>
+        <v>WhatsMiner MicroBT M30S++ 98 Th/s 3038 W</v>
       </c>
       <c r="C898" t="str">
-        <v>01385</v>
+        <v>01129</v>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B899" t="str">
-        <v>WhatsMiner MicroBT M31S 66 Th/s 3520 W</v>
+        <v>WhatsMiner MicroBT M31S 100 Th/s 3400 W</v>
       </c>
       <c r="C899" t="str">
-        <v>01271</v>
+        <v>01224</v>
       </c>
     </row>
     <row r="900">
       <c r="A900" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B900" t="str">
-        <v>WhatsMiner MicroBT M31S 68 Th/s 3128 W</v>
+        <v>WhatsMiner MicroBT M31S 48 Th/s 3160 W</v>
       </c>
       <c r="C900" t="str">
-        <v>01225</v>
+        <v>01130</v>
       </c>
     </row>
     <row r="901">
       <c r="A901" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B901" t="str">
-        <v>WhatsMiner MicroBT M31S 70 Th/s 3220 W</v>
+        <v>WhatsMiner MicroBT M31S 50 Th/s 3200 W</v>
       </c>
       <c r="C901" t="str">
-        <v>00870</v>
+        <v>01131</v>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B902" t="str">
-        <v>WhatsMiner MicroBT M31S 70 Th/s 3276 W</v>
+        <v>WhatsMiner MicroBT M31S 60 Th/s 3300 W</v>
       </c>
       <c r="C902" t="str">
-        <v>00869</v>
+        <v>01132</v>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B903" t="str">
-        <v>WhatsMiner MicroBT M31S 72 Th/s 3315 W</v>
+        <v>WhatsMiner MicroBT M31S 62 Th/s 3220 W</v>
       </c>
       <c r="C903" t="str">
-        <v>00871</v>
+        <v>01276</v>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B904" t="str">
-        <v>WhatsMiner MicroBT M31S 74 Th/s 3404 W</v>
+        <v>WhatsMiner MicroBT M31S 64 Th/s 3360 W</v>
       </c>
       <c r="C904" t="str">
-        <v>01133</v>
+        <v>01275</v>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B905" t="str">
-        <v>WhatsMiner MicroBT M31S 76 Th/s 3220 W</v>
+        <v>WhatsMiner MicroBT M31S 66 Th/s 3315 W</v>
       </c>
       <c r="C905" t="str">
-        <v>00947</v>
+        <v>01385</v>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B906" t="str">
-        <v>WhatsMiner MicroBT M31S 76 Th/s 3276 W</v>
+        <v>WhatsMiner MicroBT M31S 66 Th/s 3520 W</v>
       </c>
       <c r="C906" t="str">
-        <v>00872</v>
+        <v>01271</v>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B907" t="str">
-        <v>WhatsMiner MicroBT M31S 78 Th/s 3588 W</v>
+        <v>WhatsMiner MicroBT M31S 68 Th/s 3128 W</v>
       </c>
       <c r="C907" t="str">
-        <v>01134</v>
+        <v>01225</v>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B908" t="str">
-        <v>WhatsMiner MicroBT M31S 80 Th/s 3200 W</v>
+        <v>WhatsMiner MicroBT M31S 70 Th/s 3220 W</v>
       </c>
       <c r="C908" t="str">
-        <v>00873</v>
+        <v>00870</v>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B909" t="str">
-        <v>WhatsMiner MicroBT M31S 82 Th/s 3315 W</v>
+        <v>WhatsMiner MicroBT M31S 70 Th/s 3276 W</v>
       </c>
       <c r="C909" t="str">
-        <v>00874</v>
+        <v>00869</v>
       </c>
     </row>
     <row r="910">
       <c r="A910" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B910" t="str">
-        <v>WhatsMiner MicroBT M31S+ 100 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M31S 72 Th/s 3315 W</v>
       </c>
       <c r="C910" t="str">
-        <v>01223</v>
+        <v>00871</v>
       </c>
     </row>
     <row r="911">
       <c r="A911" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B911" t="str">
-        <v>WhatsMiner MicroBT M31S+ 68 Th/s 3128 W</v>
+        <v>WhatsMiner MicroBT M31S 74 Th/s 3404 W</v>
       </c>
       <c r="C911" t="str">
-        <v>00875</v>
+        <v>01133</v>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B912" t="str">
-        <v>WhatsMiner MicroBT M31S+ 76 Th/s 3344 W</v>
+        <v>WhatsMiner MicroBT M31S 76 Th/s 3220 W</v>
       </c>
       <c r="C912" t="str">
-        <v>00876</v>
+        <v>00947</v>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B913" t="str">
-        <v>WhatsMiner MicroBT M31S+ 78 Th/s 3220 W</v>
+        <v>WhatsMiner MicroBT M31S 76 Th/s 3276 W</v>
       </c>
       <c r="C913" t="str">
-        <v>01321</v>
+        <v>00872</v>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B914" t="str">
-        <v>WhatsMiner MicroBT M31S+ 80 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M31S 78 Th/s 3588 W</v>
       </c>
       <c r="C914" t="str">
-        <v>00948</v>
+        <v>01134</v>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B915" t="str">
-        <v>WhatsMiner MicroBT M31S+ 80 Th/s 3444 W</v>
+        <v>WhatsMiner MicroBT M31S 80 Th/s 3200 W</v>
       </c>
       <c r="C915" t="str">
-        <v>00877</v>
+        <v>00873</v>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B916" t="str">
-        <v>WhatsMiner MicroBT M31S+ 82 Th/s 3315 W</v>
+        <v>WhatsMiner MicroBT M31S 82 Th/s 3315 W</v>
       </c>
       <c r="C916" t="str">
-        <v>00878</v>
+        <v>00874</v>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B917" t="str">
-        <v>WhatsMiner MicroBT M31S+ 82 Th/s 3444 W</v>
+        <v>WhatsMiner MicroBT M31S+ 100 Th/s 3400 W</v>
       </c>
       <c r="C917" t="str">
-        <v>00879</v>
+        <v>01223</v>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B918" t="str">
-        <v>WhatsMiner MicroBT M31S+ 84 Th/s 3528 W</v>
+        <v>WhatsMiner MicroBT M31S+ 68 Th/s 3128 W</v>
       </c>
       <c r="C918" t="str">
-        <v>01135</v>
+        <v>00875</v>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B919" t="str">
-        <v>WhatsMiner MicroBT M31S+ 86 Th/s 3440 W</v>
+        <v>WhatsMiner MicroBT M31S+ 76 Th/s 3344 W</v>
       </c>
       <c r="C919" t="str">
-        <v>01270</v>
+        <v>00876</v>
       </c>
     </row>
     <row r="920">
       <c r="A920" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B920" t="str">
-        <v>WhatsMiner MicroBT M31S+ 88 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M31S+ 78 Th/s 3220 W</v>
       </c>
       <c r="C920" t="str">
-        <v>01228</v>
+        <v>01321</v>
       </c>
     </row>
     <row r="921">
       <c r="A921" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B921" t="str">
-        <v>WhatsMiner MicroBT M31S+ 98 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M31S+ 80 Th/s 3360 W</v>
       </c>
       <c r="C921" t="str">
-        <v>01227</v>
+        <v>00948</v>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B922" t="str">
-        <v>WhatsMiner MicroBT M32 46 Th/s 2944 W</v>
+        <v>WhatsMiner MicroBT M31S+ 80 Th/s 3444 W</v>
       </c>
       <c r="C922" t="str">
-        <v>01136</v>
+        <v>00877</v>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B923" t="str">
-        <v>WhatsMiner MicroBT M32 52 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M31S+ 82 Th/s 3315 W</v>
       </c>
       <c r="C923" t="str">
-        <v>01137</v>
+        <v>00878</v>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B924" t="str">
-        <v>WhatsMiner MicroBT M32 60 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M31S+ 82 Th/s 3444 W</v>
       </c>
       <c r="C924" t="str">
-        <v>01138</v>
+        <v>00879</v>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B925" t="str">
-        <v>WhatsMiner MicroBT M32 62 Th/s 3348 W</v>
+        <v>WhatsMiner MicroBT M31S+ 84 Th/s 3528 W</v>
       </c>
       <c r="C925" t="str">
-        <v>00880</v>
+        <v>01135</v>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B926" t="str">
-        <v>WhatsMiner MicroBT M32 64 Th/s 3334 W</v>
+        <v>WhatsMiner MicroBT M31S+ 86 Th/s 3440 W</v>
       </c>
       <c r="C926" t="str">
-        <v>01139</v>
+        <v>01270</v>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B927" t="str">
-        <v>WhatsMiner MicroBT M32 66 Th/s 3348 W</v>
+        <v>WhatsMiner MicroBT M31S+ 88 Th/s 3360 W</v>
       </c>
       <c r="C927" t="str">
-        <v>00881</v>
+        <v>01228</v>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B928" t="str">
-        <v>WhatsMiner MicroBT M32 68 Th/s 3312 W</v>
+        <v>WhatsMiner MicroBT M31S+ 98 Th/s 3360 W</v>
       </c>
       <c r="C928" t="str">
-        <v>00883</v>
+        <v>01227</v>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B929" t="str">
-        <v>WhatsMiner MicroBT M32 68 Th/s 3348 W</v>
+        <v>WhatsMiner MicroBT M32 46 Th/s 2944 W</v>
       </c>
       <c r="C929" t="str">
-        <v>00882</v>
+        <v>01136</v>
       </c>
     </row>
     <row r="930">
       <c r="A930" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B930" t="str">
-        <v>WhatsMiner MicroBT M32 70 Th/s 3348 W</v>
+        <v>WhatsMiner MicroBT M32 52 Th/s 3300 W</v>
       </c>
       <c r="C930" t="str">
-        <v>01140</v>
+        <v>01137</v>
       </c>
     </row>
     <row r="931">
       <c r="A931" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B931" t="str">
-        <v>WhatsMiner MicroBT M32S 66 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M32 60 Th/s 3300 W</v>
       </c>
       <c r="C931" t="str">
-        <v>00884</v>
+        <v>01138</v>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B932" t="str">
-        <v>WhatsMiner MicroBT M32S 66 Th/s 3432 W</v>
+        <v>WhatsMiner MicroBT M32 62 Th/s 3348 W</v>
       </c>
       <c r="C932" t="str">
-        <v>00950</v>
+        <v>00880</v>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B933" t="str">
-        <v>WhatsMiner MicroBT M32S 68 Th/s 3400 W</v>
+        <v>WhatsMiner MicroBT M32 64 Th/s 3334 W</v>
       </c>
       <c r="C933" t="str">
-        <v>00885</v>
+        <v>01139</v>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B934" t="str">
-        <v>WhatsMiner MicroBT M33 238 Th/s 6820 W</v>
+        <v>WhatsMiner MicroBT M32 66 Th/s 3348 W</v>
       </c>
       <c r="C934" t="str">
-        <v>00886</v>
+        <v>00881</v>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B935" t="str">
-        <v>WhatsMiner MicroBT M33s 238 Th/s 6820 W</v>
+        <v>WhatsMiner MicroBT M32 68 Th/s 3312 W</v>
       </c>
       <c r="C935" t="str">
-        <v>00887</v>
+        <v>00883</v>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B936" t="str">
-        <v>WhatsMiner MicroBT M33s+ 216 Th/s 6732 W</v>
+        <v>WhatsMiner MicroBT M32 68 Th/s 3348 W</v>
       </c>
       <c r="C936" t="str">
-        <v>00888</v>
+        <v>00882</v>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B937" t="str">
-        <v>WhatsMiner MicroBT M33s++ 240 Th/s 7480 W</v>
+        <v>WhatsMiner MicroBT M32 70 Th/s 3348 W</v>
       </c>
       <c r="C937" t="str">
-        <v>00889</v>
+        <v>01140</v>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B938" t="str">
-        <v>WhatsMiner MicroBT M33s++ 242 Th/s 7260 W</v>
+        <v>WhatsMiner MicroBT M32S 66 Th/s 3400 W</v>
       </c>
       <c r="C938" t="str">
-        <v>00951</v>
+        <v>00884</v>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B939" t="str">
-        <v>WhatsMiner MicroBT M34s+ 160 Th/s 6500 W</v>
+        <v>WhatsMiner MicroBT M32S 66 Th/s 3432 W</v>
       </c>
       <c r="C939" t="str">
-        <v>00890</v>
+        <v>00950</v>
       </c>
     </row>
     <row r="940">
       <c r="A940" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B940" t="str">
-        <v>WhatsMiner MicroBT M34s+ 162 Th/s 6860 W</v>
+        <v>WhatsMiner MicroBT M32S 68 Th/s 3400 W</v>
       </c>
       <c r="C940" t="str">
-        <v>00891</v>
+        <v>00885</v>
       </c>
     </row>
     <row r="941">
       <c r="A941" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B941" t="str">
-        <v>WhatsMiner MicroBT M34s+ 168 Th/s 6500 W</v>
+        <v>WhatsMiner MicroBT M33 238 Th/s 6820 W</v>
       </c>
       <c r="C941" t="str">
-        <v>00892</v>
+        <v>00886</v>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B942" t="str">
-        <v>WhatsMiner MicroBT M36S+ 164 Th/s 5576 W</v>
+        <v>WhatsMiner MicroBT M33s 238 Th/s 6820 W</v>
       </c>
       <c r="C942" t="str">
-        <v>00893</v>
+        <v>00887</v>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B943" t="str">
-        <v>WhatsMiner MicroBT M3X 12,5 Th/s 2050 W</v>
+        <v>WhatsMiner MicroBT M33s+ 216 Th/s 6732 W</v>
       </c>
       <c r="C943" t="str">
-        <v>00953</v>
+        <v>00888</v>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B944" t="str">
-        <v>WhatsMiner MicroBT M50 104 Th/s 3016 W</v>
+        <v>WhatsMiner MicroBT M33s++ 240 Th/s 7480 W</v>
       </c>
       <c r="C944" t="str">
-        <v>01142</v>
+        <v>00889</v>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B945" t="str">
-        <v>WhatsMiner MicroBT M50 108 Th/s 3132 W</v>
+        <v>WhatsMiner MicroBT M33s++ 242 Th/s 7260 W</v>
       </c>
       <c r="C945" t="str">
-        <v>01143</v>
+        <v>00951</v>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B946" t="str">
-        <v>WhatsMiner MicroBT M50 110 Th/s 3190 W</v>
+        <v>WhatsMiner MicroBT M34s+ 160 Th/s 6500 W</v>
       </c>
       <c r="C946" t="str">
-        <v>01144</v>
+        <v>00890</v>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B947" t="str">
-        <v>WhatsMiner MicroBT M50 112 Th/s 3248 W</v>
+        <v>WhatsMiner MicroBT M34s+ 162 Th/s 6860 W</v>
       </c>
       <c r="C947" t="str">
-        <v>00894</v>
+        <v>00891</v>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B948" t="str">
-        <v>WhatsMiner MicroBT M50 114 Th/s 3306 W</v>
+        <v>WhatsMiner MicroBT M34s+ 168 Th/s 6500 W</v>
       </c>
       <c r="C948" t="str">
-        <v>00954</v>
+        <v>00892</v>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B949" t="str">
-        <v>WhatsMiner MicroBT M50 116 Th/s 3364 W</v>
+        <v>WhatsMiner MicroBT M36S+ 164 Th/s 5576 W</v>
       </c>
       <c r="C949" t="str">
-        <v>01145</v>
+        <v>00893</v>
       </c>
     </row>
     <row r="950">
       <c r="A950" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B950" t="str">
-        <v>WhatsMiner MicroBT M50 118 Th/s 3422 W</v>
+        <v>WhatsMiner MicroBT M3X 12,5 Th/s 2050 W</v>
       </c>
       <c r="C950" t="str">
-        <v>01146</v>
+        <v>00953</v>
       </c>
     </row>
     <row r="951">
       <c r="A951" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B951" t="str">
-        <v>WhatsMiner MicroBT M50 120 Th/s 3480 W</v>
+        <v>WhatsMiner MicroBT M50 104 Th/s 3016 W</v>
       </c>
       <c r="C951" t="str">
-        <v>00895</v>
+        <v>01142</v>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B952" t="str">
-        <v>WhatsMiner MicroBT M50 122 Th/s 3538 W</v>
+        <v>WhatsMiner MicroBT M50 108 Th/s 3132 W</v>
       </c>
       <c r="C952" t="str">
-        <v>01147</v>
+        <v>01143</v>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B953" t="str">
-        <v>WhatsMiner MicroBT M50 124 Th/s 3596 W</v>
+        <v>WhatsMiner MicroBT M50 110 Th/s 3190 W</v>
       </c>
       <c r="C953" t="str">
-        <v>01148</v>
+        <v>01144</v>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B954" t="str">
-        <v>WhatsMiner MicroBT M50 128 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M50 112 Th/s 3248 W</v>
       </c>
       <c r="C954" t="str">
-        <v>00896</v>
+        <v>00894</v>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B955" t="str">
-        <v>WhatsMiner MicroBT M50 130 Th/s 3700 W</v>
+        <v>WhatsMiner MicroBT M50 114 Th/s 3306 W</v>
       </c>
       <c r="C955" t="str">
-        <v>00897</v>
+        <v>00954</v>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B956" t="str">
-        <v>WhatsMiner MicroBT M50S 114 Th/s 2964 W</v>
+        <v>WhatsMiner MicroBT M50 116 Th/s 3364 W</v>
       </c>
       <c r="C956" t="str">
-        <v>01149</v>
+        <v>01145</v>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B957" t="str">
-        <v>WhatsMiner MicroBT M50S 118 Th/s 3068 W</v>
+        <v>WhatsMiner MicroBT M50 118 Th/s 3422 W</v>
       </c>
       <c r="C957" t="str">
-        <v>01150</v>
+        <v>01146</v>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B958" t="str">
-        <v>WhatsMiner MicroBT M50S 120 Th/s 3380 W</v>
+        <v>WhatsMiner MicroBT M50 120 Th/s 3480 W</v>
       </c>
       <c r="C958" t="str">
-        <v>00899</v>
+        <v>00895</v>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B959" t="str">
-        <v>WhatsMiner MicroBT M50S 122 Th/s 3180 W</v>
+        <v>WhatsMiner MicroBT M50 122 Th/s 3538 W</v>
       </c>
       <c r="C959" t="str">
-        <v>00900</v>
+        <v>01147</v>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B960" t="str">
-        <v>WhatsMiner MicroBT M50S 124 Th/s 3224 W</v>
+        <v>WhatsMiner MicroBT M50 124 Th/s 3596 W</v>
       </c>
       <c r="C960" t="str">
-        <v>01151</v>
+        <v>01148</v>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B961" t="str">
-        <v>WhatsMiner MicroBT M50S 126 Th/s 3276 W</v>
+        <v>WhatsMiner MicroBT M50 128 Th/s 3300 W</v>
       </c>
       <c r="C961" t="str">
-        <v>00898</v>
+        <v>00896</v>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B962" t="str">
-        <v>WhatsMiner MicroBT M50S 128 Th/s 3328 W</v>
+        <v>WhatsMiner MicroBT M50 130 Th/s 3700 W</v>
       </c>
       <c r="C962" t="str">
-        <v>01152</v>
+        <v>00897</v>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B963" t="str">
-        <v>WhatsMiner MicroBT M50S 130 Th/s 3380 W</v>
+        <v>WhatsMiner MicroBT M50S 114 Th/s 2964 W</v>
       </c>
       <c r="C963" t="str">
-        <v>01154</v>
+        <v>01149</v>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B964" t="str">
-        <v>WhatsMiner MicroBT M50S 132 Th/s 3432 W</v>
+        <v>WhatsMiner MicroBT M50S 118 Th/s 3068 W</v>
       </c>
       <c r="C964" t="str">
-        <v>01156</v>
+        <v>01150</v>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B965" t="str">
-        <v>WhatsMiner MicroBT M50S 134 Th/s 3484 W</v>
+        <v>WhatsMiner MicroBT M50S 120 Th/s 3380 W</v>
       </c>
       <c r="C965" t="str">
-        <v>01158</v>
+        <v>00899</v>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B966" t="str">
-        <v>WhatsMiner MicroBT M50S+ 128 Th/s 3072 W</v>
+        <v>WhatsMiner MicroBT M50S 122 Th/s 3180 W</v>
       </c>
       <c r="C966" t="str">
-        <v>01153</v>
+        <v>00900</v>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B967" t="str">
-        <v>WhatsMiner MicroBT M50S+ 130 Th/s 3120 W</v>
+        <v>WhatsMiner MicroBT M50S 124 Th/s 3224 W</v>
       </c>
       <c r="C967" t="str">
-        <v>01155</v>
+        <v>01151</v>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B968" t="str">
-        <v>WhatsMiner MicroBT M50S+ 132 Th/s 3168 W</v>
+        <v>WhatsMiner MicroBT M50S 126 Th/s 3276 W</v>
       </c>
       <c r="C968" t="str">
-        <v>01157</v>
+        <v>00898</v>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B969" t="str">
-        <v>WhatsMiner MicroBT M50S+ 134 Th/s 3216 W</v>
+        <v>WhatsMiner MicroBT M50S 128 Th/s 3328 W</v>
       </c>
       <c r="C969" t="str">
-        <v>01159</v>
+        <v>01152</v>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B970" t="str">
-        <v>WhatsMiner MicroBT M50S+ 136 Th/s 3264 W</v>
+        <v>WhatsMiner MicroBT M50S 130 Th/s 3380 W</v>
       </c>
       <c r="C970" t="str">
-        <v>01160</v>
+        <v>01154</v>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B971" t="str">
-        <v>WhatsMiner MicroBT M50S+ 138 Th/s 3312 W</v>
+        <v>WhatsMiner MicroBT M50S 132 Th/s 3432 W</v>
       </c>
       <c r="C971" t="str">
-        <v>01161</v>
+        <v>01156</v>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B972" t="str">
-        <v>WhatsMiner MicroBT M50S+ 140 Th/s 3360 W</v>
+        <v>WhatsMiner MicroBT M50S 134 Th/s 3484 W</v>
       </c>
       <c r="C972" t="str">
-        <v>01162</v>
+        <v>01158</v>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B973" t="str">
-        <v>WhatsMiner MicroBT M50S+ 142 Th/s 3408 W</v>
+        <v>WhatsMiner MicroBT M50S+ 128 Th/s 3072 W</v>
       </c>
       <c r="C973" t="str">
-        <v>01163</v>
+        <v>01153</v>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B974" t="str">
-        <v>WhatsMiner MicroBT M50S+ 144 Th/s 3456 W</v>
+        <v>WhatsMiner MicroBT M50S+ 130 Th/s 3120 W</v>
       </c>
       <c r="C974" t="str">
-        <v>01164</v>
+        <v>01155</v>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B975" t="str">
-        <v>WhatsMiner MicroBT M50S+ 146 Th/s 3504 W</v>
+        <v>WhatsMiner MicroBT M50S+ 132 Th/s 3168 W</v>
       </c>
       <c r="C975" t="str">
-        <v>01165</v>
+        <v>01157</v>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B976" t="str">
-        <v>WhatsMiner MicroBT M50S+ 148 Th/s 3552 W</v>
+        <v>WhatsMiner MicroBT M50S+ 134 Th/s 3216 W</v>
       </c>
       <c r="C976" t="str">
-        <v>01166</v>
+        <v>01159</v>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B977" t="str">
-        <v>WhatsMiner MicroBT M50S+ 150 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M50S+ 136 Th/s 3264 W</v>
       </c>
       <c r="C977" t="str">
-        <v>01167</v>
+        <v>01160</v>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B978" t="str">
-        <v>WhatsMiner MicroBT M50S+ 152 Th/s 3648 W</v>
+        <v>WhatsMiner MicroBT M50S+ 138 Th/s 3312 W</v>
       </c>
       <c r="C978" t="str">
-        <v>01168</v>
+        <v>01161</v>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B979" t="str">
-        <v>WhatsMiner MicroBT M50S+ 154 Th/s 3696 W</v>
+        <v>WhatsMiner MicroBT M50S+ 140 Th/s 3360 W</v>
       </c>
       <c r="C979" t="str">
-        <v>01169</v>
+        <v>01162</v>
       </c>
     </row>
     <row r="980">
       <c r="A980" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B980" t="str">
-        <v>WhatsMiner MicroBT M50S+ 156 Th/s 3744 W</v>
+        <v>WhatsMiner MicroBT M50S+ 142 Th/s 3408 W</v>
       </c>
       <c r="C980" t="str">
-        <v>01170</v>
+        <v>01163</v>
       </c>
     </row>
     <row r="981">
       <c r="A981" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B981" t="str">
-        <v>WhatsMiner MicroBT M50S++ 154 Th/s 3388 W</v>
+        <v>WhatsMiner MicroBT M50S+ 144 Th/s 3456 W</v>
       </c>
       <c r="C981" t="str">
-        <v>01242</v>
+        <v>01164</v>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B982" t="str">
-        <v>WhatsMiner MicroBT M50S++ 158 Th/s 3476 W</v>
+        <v>WhatsMiner MicroBT M50S+ 146 Th/s 3504 W</v>
       </c>
       <c r="C982" t="str">
-        <v>00901</v>
+        <v>01165</v>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B983" t="str">
-        <v>WhatsMiner MicroBT M50S++ 160 Th/s 3500 W</v>
+        <v>WhatsMiner MicroBT M50S+ 148 Th/s 3552 W</v>
       </c>
       <c r="C983" t="str">
-        <v>01324</v>
+        <v>01166</v>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B984" t="str">
-        <v>WhatsMiner MicroBT M50S++ 162 Th/s 3500 W</v>
+        <v>WhatsMiner MicroBT M50S+ 150 Th/s 3600 W</v>
       </c>
       <c r="C984" t="str">
-        <v>01326</v>
+        <v>01167</v>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B985" t="str">
-        <v>WhatsMiner MicroBT M53 226 Th/s 6554 W</v>
+        <v>WhatsMiner MicroBT M50S+ 152 Th/s 3648 W</v>
       </c>
       <c r="C985" t="str">
-        <v>00902</v>
+        <v>01168</v>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B986" t="str">
-        <v>WhatsMiner MicroBT M53 228 Th/s 6820 W</v>
+        <v>WhatsMiner MicroBT M50S+ 154 Th/s 3696 W</v>
       </c>
       <c r="C986" t="str">
-        <v>00903</v>
+        <v>01169</v>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B987" t="str">
-        <v>WhatsMiner MicroBT M53 240 Th/s 6820 W</v>
+        <v>WhatsMiner MicroBT M50S+ 156 Th/s 3744 W</v>
       </c>
       <c r="C987" t="str">
-        <v>01216</v>
+        <v>01170</v>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B988" t="str">
-        <v>WhatsMiner MicroBT M53 240 Th/s 6960 W</v>
+        <v>WhatsMiner MicroBT M50S++ 154 Th/s 3388 W</v>
       </c>
       <c r="C988" t="str">
-        <v>01217</v>
+        <v>01242</v>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B989" t="str">
-        <v>WhatsMiner MicroBT M53 Hydro 230 Th/s 6670 W</v>
+        <v>WhatsMiner MicroBT M50S++ 158 Th/s 3476 W</v>
       </c>
       <c r="C989" t="str">
-        <v>00904</v>
+        <v>00901</v>
       </c>
     </row>
     <row r="990">
       <c r="A990" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B990" t="str">
-        <v>WhatsMiner MicroBT M53s 230 Th/s 6554 W</v>
+        <v>WhatsMiner MicroBT M50S++ 160 Th/s 3500 W</v>
       </c>
       <c r="C990" t="str">
-        <v>00905</v>
+        <v>01324</v>
       </c>
     </row>
     <row r="991">
       <c r="A991" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B991" t="str">
-        <v>WhatsMiner MicroBT M53s 248 Th/s 6750 W</v>
+        <v>WhatsMiner MicroBT M50S++ 162 Th/s 3500 W</v>
       </c>
       <c r="C991" t="str">
-        <v>00906</v>
+        <v>01326</v>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B992" t="str">
-        <v>WhatsMiner MicroBT M53s 250 Th/s 6750 W</v>
+        <v>WhatsMiner MicroBT M53 226 Th/s 6554 W</v>
       </c>
       <c r="C992" t="str">
-        <v>00907</v>
+        <v>00902</v>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B993" t="str">
-        <v>WhatsMiner MicroBT M53s 254 Th/s 6604 W</v>
+        <v>WhatsMiner MicroBT M53 228 Th/s 6820 W</v>
       </c>
       <c r="C993" t="str">
-        <v>00908</v>
+        <v>00903</v>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B994" t="str">
-        <v>WhatsMiner MicroBT M53s 256 Th/s 6656 W</v>
+        <v>WhatsMiner MicroBT M53 240 Th/s 6820 W</v>
       </c>
       <c r="C994" t="str">
-        <v>00909</v>
+        <v>01216</v>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B995" t="str">
-        <v>WhatsMiner MicroBT M53s 258 Th/s 6708 W</v>
+        <v>WhatsMiner MicroBT M53 240 Th/s 6960 W</v>
       </c>
       <c r="C995" t="str">
-        <v>00910</v>
+        <v>01217</v>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B996" t="str">
-        <v>WhatsMiner MicroBT M53s 260 Th/s 7020 W</v>
+        <v>WhatsMiner MicroBT M53 Hydro 230 Th/s 6670 W</v>
       </c>
       <c r="C996" t="str">
-        <v>00911</v>
+        <v>00904</v>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B997" t="str">
-        <v>WhatsMiner MicroBT M53s 262 Th/s 7152 W</v>
+        <v>WhatsMiner MicroBT M53s 230 Th/s 6554 W</v>
       </c>
       <c r="C997" t="str">
-        <v>00912</v>
+        <v>00905</v>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B998" t="str">
-        <v>WhatsMiner MicroBT M53s Hydro 260 Th/s 6760 W</v>
+        <v>WhatsMiner MicroBT M53s 248 Th/s 6750 W</v>
       </c>
       <c r="C998" t="str">
-        <v>00913</v>
+        <v>00906</v>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B999" t="str">
-        <v>WhatsMiner MicroBT M53S+ 300 Th/s 6844 W</v>
+        <v>WhatsMiner MicroBT M53s 250 Th/s 6750 W</v>
       </c>
       <c r="C999" t="str">
-        <v>00914</v>
+        <v>00907</v>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1000" t="str">
-        <v>WhatsMiner MicroBT M53s++ 320 Th/s 7040 W</v>
+        <v>WhatsMiner MicroBT M53s 254 Th/s 6604 W</v>
       </c>
       <c r="C1000" t="str">
-        <v>00915</v>
+        <v>00908</v>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1001" t="str">
-        <v>WhatsMiner MicroBT M53S++ Hydro 290 Th/s 6380 W</v>
+        <v>WhatsMiner MicroBT M53s 256 Th/s 6656 W</v>
       </c>
       <c r="C1001" t="str">
-        <v>01171</v>
+        <v>00909</v>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1002" t="str">
-        <v>WhatsMiner MicroBT M56 194 Th/s 5550 W</v>
+        <v>WhatsMiner MicroBT M53s 258 Th/s 6708 W</v>
       </c>
       <c r="C1002" t="str">
-        <v>00958</v>
+        <v>00910</v>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1003" t="str">
-        <v>WhatsMiner MicroBT M56 Hydro 192 Th/s 3306 W</v>
+        <v>WhatsMiner MicroBT M53s 260 Th/s 7020 W</v>
       </c>
       <c r="C1003" t="str">
-        <v>00916</v>
+        <v>00911</v>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1004" t="str">
-        <v>WhatsMiner MicroBT M56S 212 Th/s 5550 W</v>
+        <v>WhatsMiner MicroBT M53s 262 Th/s 7152 W</v>
       </c>
       <c r="C1004" t="str">
-        <v>00917</v>
+        <v>00912</v>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1005" t="str">
-        <v>WhatsMiner MicroBT M60 146 Th/s 2905 W</v>
+        <v>WhatsMiner MicroBT M53s Hydro 260 Th/s 6760 W</v>
       </c>
       <c r="C1005" t="str">
-        <v>01172</v>
+        <v>00913</v>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1006" t="str">
-        <v>WhatsMiner MicroBT M60 148 Th/s 2945 W</v>
+        <v>WhatsMiner MicroBT M53S+ 300 Th/s 6844 W</v>
       </c>
       <c r="C1006" t="str">
-        <v>01173</v>
+        <v>00914</v>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1007" t="str">
-        <v>WhatsMiner MicroBT M60 150 Th/s 2985 W</v>
+        <v>WhatsMiner MicroBT M53s++ 320 Th/s 7040 W</v>
       </c>
       <c r="C1007" t="str">
-        <v>01174</v>
+        <v>00915</v>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1008" t="str">
-        <v>WhatsMiner MicroBT M60 152 Th/s 3025 W</v>
+        <v>WhatsMiner MicroBT M53S++ Hydro 290 Th/s 6380 W</v>
       </c>
       <c r="C1008" t="str">
-        <v>01175</v>
+        <v>01171</v>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1009" t="str">
-        <v>WhatsMiner MicroBT M60 154 Th/s 3065 W</v>
+        <v>WhatsMiner MicroBT M56 194 Th/s 5550 W</v>
       </c>
       <c r="C1009" t="str">
-        <v>01176</v>
+        <v>00958</v>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1010" t="str">
-        <v>WhatsMiner MicroBT M60 156 Th/s 3104 W</v>
+        <v>WhatsMiner MicroBT M56 Hydro 192 Th/s 3306 W</v>
       </c>
       <c r="C1010" t="str">
-        <v>00919</v>
+        <v>00916</v>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1011" t="str">
-        <v>WhatsMiner MicroBT M60 158 Th/s 3144 W</v>
+        <v>WhatsMiner MicroBT M56S 212 Th/s 5550 W</v>
       </c>
       <c r="C1011" t="str">
-        <v>01177</v>
+        <v>00917</v>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1012" t="str">
-        <v>WhatsMiner MicroBT M60 160 Th/s 3184 W</v>
+        <v>WhatsMiner MicroBT M60 146 Th/s 2905 W</v>
       </c>
       <c r="C1012" t="str">
-        <v>01178</v>
+        <v>01172</v>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1013" t="str">
-        <v>WhatsMiner MicroBT M60 162 Th/s 3224 W</v>
+        <v>WhatsMiner MicroBT M60 148 Th/s 2945 W</v>
       </c>
       <c r="C1013" t="str">
-        <v>01179</v>
+        <v>01173</v>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1014" t="str">
-        <v>WhatsMiner MicroBT M60 164 Th/s 3264 W</v>
+        <v>WhatsMiner MicroBT M60 150 Th/s 2985 W</v>
       </c>
       <c r="C1014" t="str">
-        <v>01180</v>
+        <v>01174</v>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1015" t="str">
-        <v>WhatsMiner MicroBT M60 166 Th/s 3303 W</v>
+        <v>WhatsMiner MicroBT M60 152 Th/s 3025 W</v>
       </c>
       <c r="C1015" t="str">
-        <v>01181</v>
+        <v>01175</v>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1016" t="str">
-        <v>WhatsMiner MicroBT M60 168 Th/s 3343 W</v>
+        <v>WhatsMiner MicroBT M60 154 Th/s 3065 W</v>
       </c>
       <c r="C1016" t="str">
-        <v>01182</v>
+        <v>01176</v>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1017" t="str">
-        <v>WhatsMiner MicroBT M60 170 Th/s 3383 W</v>
+        <v>WhatsMiner MicroBT M60 156 Th/s 3104 W</v>
       </c>
       <c r="C1017" t="str">
-        <v>01183</v>
+        <v>00919</v>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1018" t="str">
-        <v>WhatsMiner MicroBT M60 172 Th/s 3422 W</v>
+        <v>WhatsMiner MicroBT M60 158 Th/s 3144 W</v>
       </c>
       <c r="C1018" t="str">
-        <v>00960</v>
+        <v>01177</v>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1019" t="str">
-        <v>WhatsMiner MicroBT M60 172 Th/s 3450 W</v>
+        <v>WhatsMiner MicroBT M60 160 Th/s 3184 W</v>
       </c>
       <c r="C1019" t="str">
-        <v>00918</v>
+        <v>01178</v>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1020" t="str">
-        <v>WhatsMiner MicroBT M60 172 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M60 162 Th/s 3224 W</v>
       </c>
       <c r="C1020" t="str">
-        <v>00920</v>
+        <v>01179</v>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1021" t="str">
-        <v>WhatsMiner MicroBT M60 174 Th/s 3463 W</v>
+        <v>WhatsMiner MicroBT M60 164 Th/s 3264 W</v>
       </c>
       <c r="C1021" t="str">
-        <v>01184</v>
+        <v>01180</v>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1022" t="str">
-        <v>WhatsMiner MicroBT M60 176 Th/s 3502 W</v>
+        <v>WhatsMiner MicroBT M60 166 Th/s 3303 W</v>
       </c>
       <c r="C1022" t="str">
-        <v>01185</v>
+        <v>01181</v>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1023" t="str">
-        <v>WhatsMiner MicroBT M60 178 Th/s 3542 W</v>
+        <v>WhatsMiner MicroBT M60 168 Th/s 3343 W</v>
       </c>
       <c r="C1023" t="str">
-        <v>01186</v>
+        <v>01182</v>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1024" t="str">
-        <v>WhatsMiner MicroBT M60 180 Th/s 3582 W</v>
+        <v>WhatsMiner MicroBT M60 170 Th/s 3383 W</v>
       </c>
       <c r="C1024" t="str">
-        <v>01187</v>
+        <v>01183</v>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1025" t="str">
-        <v>WhatsMiner MicroBT M60 182 Th/s 3622 W</v>
+        <v>WhatsMiner MicroBT M60 172 Th/s 3422 W</v>
       </c>
       <c r="C1025" t="str">
-        <v>01188</v>
+        <v>00960</v>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1026" t="str">
-        <v>WhatsMiner MicroBT M60 184 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M60 172 Th/s 3450 W</v>
       </c>
       <c r="C1026" t="str">
-        <v>01388</v>
+        <v>00918</v>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1027" t="str">
-        <v>WhatsMiner MicroBT M60S 170 Th/s 3150 W</v>
+        <v>WhatsMiner MicroBT M60 172 Th/s 3650 W</v>
       </c>
       <c r="C1027" t="str">
-        <v>00921</v>
+        <v>00920</v>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1028" t="str">
-        <v>WhatsMiner MicroBT M60S 176 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60 174 Th/s 3463 W</v>
       </c>
       <c r="C1028" t="str">
-        <v>01390</v>
+        <v>01184</v>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1029" t="str">
-        <v>WhatsMiner MicroBT M60S 180 Th/s 3145 W</v>
+        <v>WhatsMiner MicroBT M60 176 Th/s 3502 W</v>
       </c>
       <c r="C1029" t="str">
-        <v>01218</v>
+        <v>01185</v>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1030" t="str">
-        <v>WhatsMiner MicroBT M60S 180 Th/s 3550 W</v>
+        <v>WhatsMiner MicroBT M60 178 Th/s 3542 W</v>
       </c>
       <c r="C1030" t="str">
-        <v>01389</v>
+        <v>01186</v>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1031" t="str">
-        <v>WhatsMiner MicroBT M60S 184 TH/s 3441 W</v>
+        <v>WhatsMiner MicroBT M60 180 Th/s 3582 W</v>
       </c>
       <c r="C1031" t="str">
-        <v>01357</v>
+        <v>01187</v>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1032" t="str">
-        <v>WhatsMiner MicroBT M60S 186 Th/s 3145 W</v>
+        <v>WhatsMiner MicroBT M60 182 Th/s 3622 W</v>
       </c>
       <c r="C1032" t="str">
-        <v>00922</v>
+        <v>01188</v>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1033" t="str">
-        <v>WhatsMiner MicroBT M60S 186 Th/s 3441 W</v>
+        <v>WhatsMiner MicroBT M60 184 Th/s 3650 W</v>
       </c>
       <c r="C1033" t="str">
-        <v>00961</v>
+        <v>01388</v>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1034" t="str">
-        <v>WhatsMiner MicroBT M60S 188 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S 170 Th/s 3150 W</v>
       </c>
       <c r="C1034" t="str">
-        <v>01230</v>
+        <v>00921</v>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1035" t="str">
-        <v>WhatsMiner MicroBT M60S 190 Th/s 3510 W</v>
+        <v>WhatsMiner MicroBT M60S 176 Th/s 3600 W</v>
       </c>
       <c r="C1035" t="str">
-        <v>01288</v>
+        <v>01390</v>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1036" t="str">
-        <v>WhatsMiner MicroBT M60S 192 Th/s 3650 W</v>
+        <v>WhatsMiner MicroBT M60S 180 Th/s 3145 W</v>
       </c>
       <c r="C1036" t="str">
-        <v>01289</v>
+        <v>01218</v>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1037" t="str">
-        <v>WhatsMiner MicroBT M60S 194 Th/s 3552 W</v>
+        <v>WhatsMiner MicroBT M60S 180 Th/s 3550 W</v>
       </c>
       <c r="C1037" t="str">
-        <v>01313</v>
+        <v>01389</v>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1038" t="str">
-        <v>WhatsMiner MicroBT M60S 204 Th/s 3950 W</v>
+        <v>WhatsMiner MicroBT M60S 184 TH/s 3441 W</v>
       </c>
       <c r="C1038" t="str">
-        <v>01449</v>
+        <v>01357</v>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1039" t="str">
-        <v>WhatsMiner MicroBT M60S+ 190 Th/s 3230 W</v>
+        <v>WhatsMiner MicroBT M60S 186 Th/s 3145 W</v>
       </c>
       <c r="C1039" t="str">
-        <v>01287</v>
+        <v>00922</v>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1040" t="str">
-        <v>WhatsMiner MicroBT M60S+ 200 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S 186 Th/s 3441 W</v>
       </c>
       <c r="C1040" t="str">
-        <v>00923</v>
+        <v>00961</v>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1041" t="str">
-        <v>WhatsMiner MicroBT M60S+ 202 Th/s 3441 W</v>
+        <v>WhatsMiner MicroBT M60S 188 Th/s 3600 W</v>
       </c>
       <c r="C1041" t="str">
-        <v>01339</v>
+        <v>01230</v>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1042" t="str">
-        <v>WhatsMiner MicroBT M60S+ 204 TH/s 3500 W</v>
+        <v>WhatsMiner MicroBT M60S 190 Th/s 3510 W</v>
       </c>
       <c r="C1042" t="str">
-        <v>01356</v>
+        <v>01288</v>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1043" t="str">
-        <v>WhatsMiner MicroBT M60S+ 206 TH/s 3564 W</v>
+        <v>WhatsMiner MicroBT M60S 192 Th/s 3650 W</v>
       </c>
       <c r="C1043" t="str">
-        <v>01355</v>
+        <v>01289</v>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1044" t="str">
-        <v>WhatsMiner MicroBT M60S+ 208 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S 194 Th/s 3552 W</v>
       </c>
       <c r="C1044" t="str">
-        <v>01367</v>
+        <v>01313</v>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1045" t="str">
-        <v>WhatsMiner MicroBT M60S+ 212 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S 204 Th/s 3950 W</v>
       </c>
       <c r="C1045" t="str">
-        <v>00962</v>
+        <v>01449</v>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1046" t="str">
-        <v>WhatsMiner MicroBT M61 190 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S+ 190 Th/s 3230 W</v>
       </c>
       <c r="C1046" t="str">
-        <v>01404</v>
+        <v>01287</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1047" t="str">
-        <v>WhatsMiner MicroBT M61 192 Th/s 3820 W</v>
+        <v>WhatsMiner MicroBT M60S+ 200 Th/s 3600 W</v>
       </c>
       <c r="C1047" t="str">
-        <v>01405</v>
+        <v>00923</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1048" t="str">
-        <v>WhatsMiner MicroBT M61 194 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M60S+ 202 Th/s 3441 W</v>
       </c>
       <c r="C1048" t="str">
-        <v>01406</v>
+        <v>01339</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1049" t="str">
-        <v>WhatsMiner MicroBT M61 196 Th/s 3900 W</v>
+        <v>WhatsMiner MicroBT M60S+ 204 TH/s 3500 W</v>
       </c>
       <c r="C1049" t="str">
-        <v>01407</v>
+        <v>01356</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1050" t="str">
-        <v>WhatsMiner MicroBT M61 198 Th/s 3732 W</v>
+        <v>WhatsMiner MicroBT M60S+ 206 TH/s 3564 W</v>
       </c>
       <c r="C1050" t="str">
-        <v>01334</v>
+        <v>01355</v>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1051" t="str">
-        <v>WhatsMiner MicroBT M61 198 Th/s 4100 W</v>
+        <v>WhatsMiner MicroBT M60S+ 208 Th/s 3600 W</v>
       </c>
       <c r="C1051" t="str">
-        <v>01364</v>
+        <v>01367</v>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1052" t="str">
-        <v>WhatsMiner MicroBT M61 198 Th/s 4600 W</v>
+        <v>WhatsMiner MicroBT M60S+ 212 Th/s 3600 W</v>
       </c>
       <c r="C1052" t="str">
-        <v>01365</v>
+        <v>00962</v>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1053" t="str">
-        <v>WhatsMiner MicroBT M61 200 Th/s 3980 W</v>
+        <v>WhatsMiner MicroBT M61 190 Th/s 3600 W</v>
       </c>
       <c r="C1053" t="str">
-        <v>01220</v>
+        <v>01404</v>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1054" t="str">
-        <v>WhatsMiner MicroBT M61 200 Th/s 4100 W</v>
+        <v>WhatsMiner MicroBT M61 192 Th/s 3820 W</v>
       </c>
       <c r="C1054" t="str">
-        <v>01322</v>
+        <v>01405</v>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1055" t="str">
-        <v>WhatsMiner MicroBT M61 202 Th/s 4050 W</v>
+        <v>WhatsMiner MicroBT M61 194 Th/s 3600 W</v>
       </c>
       <c r="C1055" t="str">
-        <v>01302</v>
+        <v>01406</v>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1056" t="str">
-        <v>WhatsMiner MicroBT M61 204 Th/s 4050 W</v>
+        <v>WhatsMiner MicroBT M61 196 Th/s 3900 W</v>
       </c>
       <c r="C1056" t="str">
-        <v>01241</v>
+        <v>01407</v>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1057" t="str">
-        <v>WhatsMiner MicroBT M61 206 Th/s 4050 W</v>
+        <v>WhatsMiner MicroBT M61 198 Th/s 3732 W</v>
       </c>
       <c r="C1057" t="str">
-        <v>01340</v>
+        <v>01334</v>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1058" t="str">
-        <v>WhatsMiner MicroBT M61 208 Th/s 3980 W</v>
+        <v>WhatsMiner MicroBT M61 198 Th/s 4100 W</v>
       </c>
       <c r="C1058" t="str">
-        <v>01342</v>
+        <v>01364</v>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1059" t="str">
-        <v>WhatsMiner MicroBT M61 210 Th/s 3990 W</v>
+        <v>WhatsMiner MicroBT M61 198 Th/s 4600 W</v>
       </c>
       <c r="C1059" t="str">
-        <v>01343</v>
+        <v>01365</v>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1060" t="str">
-        <v>WhatsMiner MicroBT M61 212 Th/s 3600 W</v>
+        <v>WhatsMiner MicroBT M61 200 Th/s 3980 W</v>
       </c>
       <c r="C1060" t="str">
-        <v>01369</v>
+        <v>01220</v>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1061" t="str">
-        <v>WhatsMiner MicroBT M61 212 Th/s 3980 W</v>
+        <v>WhatsMiner MicroBT M61 200 Th/s 4100 W</v>
       </c>
       <c r="C1061" t="str">
-        <v>01370</v>
+        <v>01322</v>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1062" t="str">
-        <v>WhatsMiner MicroBT M61 212 Th/s 4220 W</v>
+        <v>WhatsMiner MicroBT M61 202 Th/s 4050 W</v>
       </c>
       <c r="C1062" t="str">
-        <v>01368</v>
+        <v>01302</v>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1063" t="str">
-        <v>WhatsMiner MicroBT M61 214 Th/s 4258 W</v>
+        <v>WhatsMiner MicroBT M61 204 Th/s 4050 W</v>
       </c>
       <c r="C1063" t="str">
-        <v>01408</v>
+        <v>01241</v>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1064" t="str">
-        <v>WhatsMiner MicroBT M61S 204 Th/s 4000 W</v>
+        <v>WhatsMiner MicroBT M61 206 Th/s 4050 W</v>
       </c>
       <c r="C1064" t="str">
-        <v>01450</v>
+        <v>01340</v>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1065" t="str">
-        <v>WhatsMiner MicroBT M61S 214 Th/s 4000 W</v>
+        <v>WhatsMiner MicroBT M61 208 Th/s 3980 W</v>
       </c>
       <c r="C1065" t="str">
-        <v>01451</v>
+        <v>01342</v>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1066" t="str">
-        <v>WhatsMiner MicroBT M61S 228 Th/s 4104 W</v>
+        <v>WhatsMiner MicroBT M61 210 Th/s 3990 W</v>
       </c>
       <c r="C1066" t="str">
-        <v>01344</v>
+        <v>01343</v>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1067" t="str">
-        <v>WhatsMiner MicroBT M61S 230 Th/s 3955 W</v>
+        <v>WhatsMiner MicroBT M61 212 Th/s 3600 W</v>
       </c>
       <c r="C1067" t="str">
-        <v>01346</v>
+        <v>01369</v>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1068" t="str">
-        <v>WhatsMiner MicroBT M61S 232 Th/s 4060 W</v>
+        <v>WhatsMiner MicroBT M61 212 Th/s 3980 W</v>
       </c>
       <c r="C1068" t="str">
-        <v>01345</v>
+        <v>01370</v>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1069" t="str">
-        <v>WhatsMiner MicroBT M61S 234 Th/s 4000 W</v>
+        <v>WhatsMiner MicroBT M61 212 Th/s 4220 W</v>
       </c>
       <c r="C1069" t="str">
-        <v>01435</v>
+        <v>01368</v>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1070" t="str">
-        <v>WhatsMiner MicroBT M61S+ 218 Th/s 3706 W</v>
+        <v>WhatsMiner MicroBT M61 214 Th/s 4258 W</v>
       </c>
       <c r="C1070" t="str">
-        <v>01362</v>
+        <v>01408</v>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1071" t="str">
-        <v>WhatsMiner MicroBT M61S+ 220 Th/s 3950 W</v>
+        <v>WhatsMiner MicroBT M61S 204 Th/s 4000 W</v>
       </c>
       <c r="C1071" t="str">
-        <v>01431</v>
+        <v>01450</v>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1072" t="str">
-        <v>WhatsMiner MicroBT M61S+ 222 Th/s 3774 W</v>
+        <v>WhatsMiner MicroBT M61S 214 Th/s 4000 W</v>
       </c>
       <c r="C1072" t="str">
-        <v>01432</v>
+        <v>01451</v>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1073" t="str">
-        <v>WhatsMiner MicroBT M61S+ 224 Th/s 3808 W</v>
+        <v>WhatsMiner MicroBT M61S 228 Th/s 4104 W</v>
       </c>
       <c r="C1073" t="str">
-        <v>01433</v>
+        <v>01344</v>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1074" t="str">
-        <v>WhatsMiner MicroBT M61S+ 226 Th/s 3842 W</v>
+        <v>WhatsMiner MicroBT M61S 230 Th/s 3955 W</v>
       </c>
       <c r="C1074" t="str">
-        <v>01328</v>
+        <v>01346</v>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1075" t="str">
-        <v>WhatsMiner MicroBT M61S+ 230 Th/s 3910 W</v>
+        <v>WhatsMiner MicroBT M61S 232 Th/s 4060 W</v>
       </c>
       <c r="C1075" t="str">
-        <v>01374</v>
+        <v>01345</v>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1076" t="str">
-        <v>WhatsMiner MicroBT M61S+ 236 Th/s 4696 W</v>
+        <v>WhatsMiner MicroBT M61S 234 Th/s 4000 W</v>
       </c>
       <c r="C1076" t="str">
-        <v>01409</v>
+        <v>01435</v>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1077" t="str">
-        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4000 W</v>
+        <v>WhatsMiner MicroBT M61S+ 218 Th/s 3706 W</v>
       </c>
       <c r="C1077" t="str">
-        <v>01376</v>
+        <v>01362</v>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1078" t="str">
-        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4046 W</v>
+        <v>WhatsMiner MicroBT M61S+ 220 Th/s 3950 W</v>
       </c>
       <c r="C1078" t="str">
-        <v>01377</v>
+        <v>01431</v>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1079" t="str">
-        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4200 W</v>
+        <v>WhatsMiner MicroBT M61S+ 222 Th/s 3774 W</v>
       </c>
       <c r="C1079" t="str">
-        <v>01375</v>
+        <v>01432</v>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1080" t="str">
-        <v>WhatsMiner MicroBT M61S+ 240 Th/s 4350 W</v>
+        <v>WhatsMiner MicroBT M61S+ 224 Th/s 3808 W</v>
       </c>
       <c r="C1080" t="str">
-        <v>01464</v>
+        <v>01433</v>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1081" t="str">
-        <v>WhatsMiner MicroBT M63 334 Th/s 6646 W</v>
+        <v>WhatsMiner MicroBT M61S+ 226 Th/s 3842 W</v>
       </c>
       <c r="C1081" t="str">
-        <v>00924</v>
+        <v>01328</v>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1082" t="str">
-        <v>WhatsMiner MicroBT M63 Hydro 346 Th/s 6885 W</v>
+        <v>WhatsMiner MicroBT M61S+ 230 Th/s 3910 W</v>
       </c>
       <c r="C1082" t="str">
-        <v>01189</v>
+        <v>01374</v>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1083" t="str">
-        <v>WhatsMiner MicroBT M63 Hydro 366 Th/s 7300 W</v>
+        <v>WhatsMiner MicroBT M61S+ 236 Th/s 4696 W</v>
       </c>
       <c r="C1083" t="str">
-        <v>00926</v>
+        <v>01409</v>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1084" t="str">
-        <v>WhatsMiner MicroBT M63s 360 Th/s 7215 W</v>
+        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4000 W</v>
       </c>
       <c r="C1084" t="str">
-        <v>00927</v>
+        <v>01376</v>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1085" t="str">
-        <v>WhatsMiner MicroBT M63s 390 Th/s 7215 W</v>
+        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4046 W</v>
       </c>
       <c r="C1085" t="str">
-        <v>00928</v>
+        <v>01377</v>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1086" t="str">
-        <v>WhatsMiner MicroBT M63S Hydro 364 Th/s 6734 W</v>
+        <v>WhatsMiner MicroBT M61S+ 238 Th/s 4200 W</v>
       </c>
       <c r="C1086" t="str">
-        <v>01190</v>
+        <v>01375</v>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1087" t="str">
-        <v>WhatsMiner MicroBT M63S Hydro 390 Th/s 7250 W</v>
+        <v>WhatsMiner MicroBT M61S+ 240 Th/s 4350 W</v>
       </c>
       <c r="C1087" t="str">
-        <v>00929</v>
+        <v>01464</v>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1088" t="str">
-        <v>WhatsMiner MicroBT M63S+ Hydro 412 Th/s 7004 W</v>
+        <v>WhatsMiner MicroBT M63 334 Th/s 6646 W</v>
       </c>
       <c r="C1088" t="str">
-        <v>01191</v>
+        <v>00924</v>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1089" t="str">
-        <v>WhatsMiner MicroBT M66 238 Th/s 4736 W</v>
+        <v>WhatsMiner MicroBT M63 Hydro 346 Th/s 6885 W</v>
       </c>
       <c r="C1089" t="str">
-        <v>00931</v>
+        <v>01189</v>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1090" t="str">
-        <v>WhatsMiner MicroBT M66 260 Th/s 5250 W</v>
+        <v>WhatsMiner MicroBT M63 Hydro 366 Th/s 7300 W</v>
       </c>
       <c r="C1090" t="str">
-        <v>01380</v>
+        <v>00926</v>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1091" t="str">
-        <v>WhatsMiner MicroBT M66 280 Th/s 5572 W</v>
+        <v>WhatsMiner MicroBT M63s 360 Th/s 7215 W</v>
       </c>
       <c r="C1091" t="str">
-        <v>00932</v>
+        <v>00927</v>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1092" t="str">
-        <v>WhatsMiner MicroBT M66 Hydro 280 Th/s 5600 W</v>
+        <v>WhatsMiner MicroBT M63s 390 Th/s 7215 W</v>
       </c>
       <c r="C1092" t="str">
-        <v>00933</v>
+        <v>00928</v>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1093" t="str">
-        <v>WhatsMiner MicroBT M66s 298 Th/s 4995 W</v>
+        <v>WhatsMiner MicroBT M63S Hydro 364 Th/s 6734 W</v>
       </c>
       <c r="C1093" t="str">
-        <v>00935</v>
+        <v>01190</v>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1094" t="str">
-        <v>WhatsMiner MicroBT M66s 298 Th/s 5513 W</v>
+        <v>WhatsMiner MicroBT M63S Hydro 390 Th/s 7250 W</v>
       </c>
       <c r="C1094" t="str">
-        <v>00934</v>
+        <v>00929</v>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1095" t="str">
-        <v>WhatsMiner MicroBT M66S Hydro 298 Th/s 5550 W</v>
+        <v>WhatsMiner MicroBT M63S+ Hydro 412 Th/s 7004 W</v>
       </c>
       <c r="C1095" t="str">
-        <v>00936</v>
+        <v>01191</v>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1096" t="str">
-        <v>WhatsMiner MicroBT M66S+ 280 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M64 Hydro 204 Th/s 3800 W</v>
       </c>
       <c r="C1096" t="str">
-        <v>01417</v>
+        <v>01473</v>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1097" t="str">
-        <v>WhatsMiner MicroBT M66S+ 282 Th/s 5338 W</v>
+        <v>WhatsMiner MicroBT M66 238 Th/s 4736 W</v>
       </c>
       <c r="C1097" t="str">
-        <v>01418</v>
+        <v>00931</v>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1098" t="str">
-        <v>WhatsMiner MicroBT M66S+ 284 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M66 260 Th/s 5250 W</v>
       </c>
       <c r="C1098" t="str">
-        <v>01416</v>
+        <v>01380</v>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1099" t="str">
-        <v>WhatsMiner MicroBT M66S+ 286 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M66 280 Th/s 5572 W</v>
       </c>
       <c r="C1099" t="str">
-        <v>01419</v>
+        <v>00932</v>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1100" t="str">
-        <v>WhatsMiner MicroBT M66S+ 288 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M66 Hydro 280 Th/s 5600 W</v>
       </c>
       <c r="C1100" t="str">
-        <v>01420</v>
+        <v>00933</v>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1101" t="str">
-        <v>WhatsMiner MicroBT M66S+ 290 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M66s 298 Th/s 4995 W</v>
       </c>
       <c r="C1101" t="str">
-        <v>01421</v>
+        <v>00935</v>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1102" t="str">
-        <v>WhatsMiner MicroBT M66S+ 292 Th/s 5400 W</v>
+        <v>WhatsMiner MicroBT M66s 298 Th/s 5513 W</v>
       </c>
       <c r="C1102" t="str">
-        <v>01422</v>
+        <v>00934</v>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1103" t="str">
-        <v>WhatsMiner MicroBT M66S+ 294 Th/s 4998 W</v>
+        <v>WhatsMiner MicroBT M66S Hydro 298 Th/s 5550 W</v>
       </c>
       <c r="C1103" t="str">
-        <v>01426</v>
+        <v>00936</v>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1104" t="str">
-        <v>WhatsMiner MicroBT M66S+ 316 Th/s 5406 W</v>
+        <v>WhatsMiner MicroBT M66S+ 280 Th/s 5400 W</v>
       </c>
       <c r="C1104" t="str">
-        <v>01424</v>
+        <v>01417</v>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1105" t="str">
-        <v>WhatsMiner MicroBT M66S+ 318 Th/s 5406 W</v>
+        <v>WhatsMiner MicroBT M66S+ 282 Th/s 5338 W</v>
       </c>
       <c r="C1105" t="str">
-        <v>01425</v>
+        <v>01418</v>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1106" t="str">
-        <v>WhatsMiner MicroBT M66S+ 322 Th/s 5338 W</v>
+        <v>WhatsMiner MicroBT M66S+ 284 Th/s 5400 W</v>
       </c>
       <c r="C1106" t="str">
-        <v>01427</v>
+        <v>01416</v>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1107" t="str">
-        <v>WhatsMiner MicroBT M66S+ 324 Th/s 5508 W</v>
+        <v>WhatsMiner MicroBT M66S+ 286 Th/s 5400 W</v>
       </c>
       <c r="C1107" t="str">
-        <v>01428</v>
+        <v>01419</v>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="str">
         <v>MicroBT</v>
       </c>
       <c r="B1108" t="str">
-        <v>WhatsMinerяMicroBT M60S+ 210 Th/s 3570 W</v>
+        <v>WhatsMiner MicroBT M66S+ 288 Th/s 5400 W</v>
       </c>
       <c r="C1108" t="str">
-        <v>01363</v>
+        <v>01420</v>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1109" t="str">
-        <v>Minerva SC MinerVA MV7 + 87 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 290 Th/s 5400 W</v>
       </c>
       <c r="C1109" t="str">
-        <v>01193</v>
+        <v>01421</v>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1110" t="str">
-        <v>Minerva SC MinerVA MV7 + 92 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 292 Th/s 5400 W</v>
       </c>
       <c r="C1110" t="str">
-        <v>01195</v>
+        <v>01422</v>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1111" t="str">
-        <v>Minerva SC MinerVA MV7 + 98 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 294 Th/s 4998 W</v>
       </c>
       <c r="C1111" t="str">
-        <v>01197</v>
+        <v>01426</v>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1112" t="str">
-        <v>Minerva SC MinerVA MV7 82 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 316 Th/s 5406 W</v>
       </c>
       <c r="C1112" t="str">
-        <v>01192</v>
+        <v>01424</v>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1113" t="str">
-        <v>Minerva SC MinerVA MV7 87 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 318 Th/s 5406 W</v>
       </c>
       <c r="C1113" t="str">
-        <v>01194</v>
+        <v>01425</v>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1114" t="str">
-        <v>Minerva SC MinerVA MV7 92 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 322 Th/s 5338 W</v>
       </c>
       <c r="C1114" t="str">
-        <v>01196</v>
+        <v>01427</v>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="str">
-        <v>Minerva</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1115" t="str">
-        <v>Minerva SC MinerVA MV7 98 Th/s 3300 W</v>
+        <v>WhatsMiner MicroBT M66S+ 324 Th/s 5508 W</v>
       </c>
       <c r="C1115" t="str">
-        <v>01198</v>
+        <v>01428</v>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="str">
-        <v>Monad</v>
+        <v>MicroBT</v>
       </c>
       <c r="B1116" t="str">
-        <v>Monad imperium f2 6,1 Gh/s 990 W</v>
+        <v>WhatsMinerяMicroBT M60S+ 210 Th/s 3570 W</v>
       </c>
       <c r="C1116" t="str">
-        <v>00967</v>
+        <v>01363</v>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="str">
-        <v>Monad</v>
+        <v>Minerva</v>
       </c>
       <c r="B1117" t="str">
-        <v>Monad imperium r2 85 Gh/s 1150 W</v>
+        <v>Minerva SC MinerVA MV7 + 87 Th/s 3300 W</v>
       </c>
       <c r="C1117" t="str">
-        <v>00968</v>
+        <v>01193</v>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="str">
-        <v>Monad</v>
+        <v>Minerva</v>
       </c>
       <c r="B1118" t="str">
-        <v>Monad imperium v1 18 Gh/s 600 W</v>
+        <v>Minerva SC MinerVA MV7 + 92 Th/s 3300 W</v>
       </c>
       <c r="C1118" t="str">
-        <v>00969</v>
+        <v>01195</v>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="str">
-        <v>Monad</v>
+        <v>Minerva</v>
       </c>
       <c r="B1119" t="str">
-        <v>Monad imperium v2 27 Gh/s 900 W</v>
+        <v>Minerva SC MinerVA MV7 + 98 Th/s 3300 W</v>
       </c>
       <c r="C1119" t="str">
-        <v>00970</v>
+        <v>01197</v>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" t="str">
-        <v>Monad</v>
+        <v>Minerva</v>
       </c>
       <c r="B1120" t="str">
-        <v>Monad multminer m1 90 Gh/s 850 W</v>
+        <v>Minerva SC MinerVA MV7 82 Th/s 3300 W</v>
       </c>
       <c r="C1120" t="str">
-        <v>00971</v>
+        <v>01192</v>
       </c>
     </row>
     <row r="1121">
       <c r="A1121" t="str">
-        <v>Nvidia</v>
+        <v>Minerva</v>
       </c>
       <c r="B1121" t="str">
-        <v>Nvidia Geforce RTX 5060 Ti</v>
+        <v>Minerva SC MinerVA MV7 87 Th/s 3300 W</v>
       </c>
       <c r="C1121" t="str">
-        <v>01439</v>
+        <v>01194</v>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="str">
-        <v>Obelisk</v>
+        <v>Minerva</v>
       </c>
       <c r="B1122" t="str">
-        <v>Obelisk DCR1 1,2 Th/s 500 W</v>
+        <v>Minerva SC MinerVA MV7 92 Th/s 3300 W</v>
       </c>
       <c r="C1122" t="str">
-        <v>00976</v>
+        <v>01196</v>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="str">
-        <v>Obelisk</v>
+        <v>Minerva</v>
       </c>
       <c r="B1123" t="str">
-        <v>Obelisk SC1 550 Gh/s 500 W</v>
+        <v>Minerva SC MinerVA MV7 98 Th/s 3300 W</v>
       </c>
       <c r="C1123" t="str">
-        <v>00972</v>
+        <v>01198</v>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="str">
-        <v>Obelisk</v>
+        <v>Monad</v>
       </c>
       <c r="B1124" t="str">
-        <v>Obelisk SC1 Dual 1,1 Th/s 900 W</v>
+        <v>Monad imperium f2 6,1 Gh/s 990 W</v>
       </c>
       <c r="C1124" t="str">
-        <v>00973</v>
+        <v>00967</v>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="str">
-        <v>Obelisk</v>
+        <v>Monad</v>
       </c>
       <c r="B1125" t="str">
-        <v>Obelisk SC1 Dual 1,1 Th/s 900 W</v>
+        <v>Monad imperium r2 85 Gh/s 1150 W</v>
       </c>
       <c r="C1125" t="str">
-        <v>00978</v>
+        <v>00968</v>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="str">
-        <v>Obelisk</v>
+        <v>Monad</v>
       </c>
       <c r="B1126" t="str">
-        <v>Obelisk SC1 Immersion 2,2 Th/s 1600 W</v>
+        <v>Monad imperium v1 18 Gh/s 600 W</v>
       </c>
       <c r="C1126" t="str">
-        <v>00974</v>
+        <v>00969</v>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="str">
-        <v>Obelisk</v>
+        <v>Monad</v>
       </c>
       <c r="B1127" t="str">
-        <v>Obelisk SC1 Immersion 2,2 Th/s 1600 W</v>
+        <v>Monad imperium v2 27 Gh/s 900 W</v>
       </c>
       <c r="C1127" t="str">
-        <v>00979</v>
+        <v>00970</v>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="str">
-        <v>Obelisk</v>
+        <v>Monad</v>
       </c>
       <c r="B1128" t="str">
-        <v>Obelisk SC1 Slim 550 Gh/s 450 W</v>
+        <v>Monad multminer m1 90 Gh/s 850 W</v>
       </c>
       <c r="C1128" t="str">
-        <v>00975</v>
+        <v>00971</v>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="str">
-        <v>Pantech</v>
+        <v>Nvidia</v>
       </c>
       <c r="B1129" t="str">
-        <v>Pantech SX6 8,5 Th/s 1000 W</v>
+        <v>Nvidia Geforce RTX 5060 Ti</v>
       </c>
       <c r="C1129" t="str">
-        <v>00981</v>
+        <v>01439</v>
       </c>
     </row>
     <row r="1130">
       <c r="A1130" t="str">
-        <v>Pantech</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1130" t="str">
-        <v>Pantech WX6 34 Th/s 5000 W</v>
+        <v>Obelisk DCR1 1,2 Th/s 500 W</v>
       </c>
       <c r="C1130" t="str">
-        <v>00982</v>
+        <v>00976</v>
       </c>
     </row>
     <row r="1131">
       <c r="A1131" t="str">
-        <v>Pinidea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1131" t="str">
-        <v>Pinidea DR 100 pro 22 Gh/s 900 W</v>
+        <v>Obelisk SC1 550 Gh/s 500 W</v>
       </c>
       <c r="C1131" t="str">
-        <v>00986</v>
+        <v>00972</v>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="str">
-        <v>Pinidea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1132" t="str">
-        <v>Pinidea DR 3 600 Mh/s 345 W</v>
+        <v>Obelisk SC1 Dual 1,1 Th/s 900 W</v>
       </c>
       <c r="C1132" t="str">
-        <v>00987</v>
+        <v>00973</v>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="str">
-        <v>Pinidea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1133" t="str">
-        <v>Pinidea DR-100 19 Gh/s 900 W</v>
+        <v>Obelisk SC1 Dual 1,1 Th/s 900 W</v>
       </c>
       <c r="C1133" t="str">
-        <v>00985</v>
+        <v>00978</v>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="str">
-        <v>PinIdea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1134" t="str">
-        <v>PinIdea DR-100 Pro 21 Gh/s 900 W</v>
+        <v>Obelisk SC1 Immersion 2,2 Th/s 1600 W</v>
       </c>
       <c r="C1134" t="str">
-        <v>00989</v>
+        <v>00974</v>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="str">
-        <v>PinIdea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1135" t="str">
-        <v>PinIdea RR-200 27 Kh/s 350 W</v>
+        <v>Obelisk SC1 Immersion 2,2 Th/s 1600 W</v>
       </c>
       <c r="C1135" t="str">
-        <v>00991</v>
+        <v>00979</v>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="str">
-        <v>PinIdea</v>
+        <v>Obelisk</v>
       </c>
       <c r="B1136" t="str">
-        <v>PinIdea RR-210 30 Kh/s 350 W</v>
+        <v>Obelisk SC1 Slim 550 Gh/s 450 W</v>
       </c>
       <c r="C1136" t="str">
-        <v>00992</v>
+        <v>00975</v>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="str">
-        <v>Spondoolies</v>
+        <v>Pantech</v>
       </c>
       <c r="B1137" t="str">
-        <v>Spondoolies SPx36 540 Gh/s 4400 W</v>
+        <v>Pantech SX6 8,5 Th/s 1000 W</v>
       </c>
       <c r="C1137" t="str">
-        <v>00993</v>
+        <v>00981</v>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="str">
-        <v>StrongU</v>
+        <v>Pantech</v>
       </c>
       <c r="B1138" t="str">
-        <v>Strongu hornbill H8 74 Th/s 3330 W</v>
+        <v>Pantech WX6 34 Th/s 5000 W</v>
       </c>
       <c r="C1138" t="str">
-        <v>00996</v>
+        <v>00982</v>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="str">
-        <v>StrongU</v>
+        <v>Pinidea</v>
       </c>
       <c r="B1139" t="str">
-        <v>Strongu hornbill H8 Pro 84 Th/s 3330 W</v>
+        <v>Pinidea DR 100 pro 22 Gh/s 900 W</v>
       </c>
       <c r="C1139" t="str">
-        <v>00997</v>
+        <v>00986</v>
       </c>
     </row>
     <row r="1140">
       <c r="A1140" t="str">
-        <v>StrongU</v>
+        <v>Pinidea</v>
       </c>
       <c r="B1140" t="str">
-        <v>Strongu stu u8 pro 12Th/s TH/s 2800 W</v>
+        <v>Pinidea DR 3 600 Mh/s 345 W</v>
       </c>
       <c r="C1140" t="str">
-        <v>01000</v>
+        <v>00987</v>
       </c>
     </row>
     <row r="1141">
       <c r="A1141" t="str">
-        <v>StrongU</v>
+        <v>Pinidea</v>
       </c>
       <c r="B1141" t="str">
-        <v>StrongU STU-U1 11 Th/s 1600 W</v>
+        <v>Pinidea DR-100 19 Gh/s 900 W</v>
       </c>
       <c r="C1141" t="str">
-        <v>01001</v>
+        <v>00985</v>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="str">
-        <v>StrongU</v>
+        <v>PinIdea</v>
       </c>
       <c r="B1142" t="str">
-        <v>StrongU STU-U1+ 12,8 Th/s 1850 W</v>
+        <v>PinIdea DR-100 Pro 21 Gh/s 900 W</v>
       </c>
       <c r="C1142" t="str">
-        <v>01002</v>
+        <v>00989</v>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="str">
-        <v>StrongU</v>
+        <v>PinIdea</v>
       </c>
       <c r="B1143" t="str">
-        <v>StrongU STU-U1++ 52 Th/s 2200 W</v>
+        <v>PinIdea RR-200 27 Kh/s 350 W</v>
       </c>
       <c r="C1143" t="str">
-        <v>01003</v>
+        <v>00991</v>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="str">
-        <v>StrongU</v>
+        <v>PinIdea</v>
       </c>
       <c r="B1144" t="str">
-        <v>StrongU STU-U2 7 Th/s 1600 W</v>
+        <v>PinIdea RR-210 30 Kh/s 350 W</v>
       </c>
       <c r="C1144" t="str">
-        <v>01011</v>
+        <v>00992</v>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="str">
-        <v>StrongU</v>
+        <v>Spondoolies</v>
       </c>
       <c r="B1145" t="str">
-        <v>Strongu STU-U6 420 Gh/s 2100 W</v>
+        <v>Spondoolies SPx36 540 Gh/s 4400 W</v>
       </c>
       <c r="C1145" t="str">
-        <v>00998</v>
+        <v>00993</v>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="str">
         <v>StrongU</v>
       </c>
       <c r="B1146" t="str">
-        <v>Strongu STU-U6 420 Gh/s 2100 W</v>
+        <v>Strongu hornbill H8 74 Th/s 3330 W</v>
       </c>
       <c r="C1146" t="str">
-        <v>01004</v>
+        <v>00996</v>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="str">
         <v>StrongU</v>
       </c>
       <c r="B1147" t="str">
-        <v>StrongU STU-U6 440 Gh/s 2200 W</v>
+        <v>Strongu hornbill H8 Pro 84 Th/s 3330 W</v>
       </c>
       <c r="C1147" t="str">
-        <v>01012</v>
+        <v>00997</v>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="str">
         <v>StrongU</v>
       </c>
       <c r="B1148" t="str">
-        <v>Strongu STU-U8 46 Th/s 2100 W</v>
+        <v>Strongu stu u8 pro 12Th/s TH/s 2800 W</v>
       </c>
       <c r="C1148" t="str">
-        <v>00999</v>
+        <v>01000</v>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="str">
         <v>StrongU</v>
       </c>
       <c r="B1149" t="str">
-        <v>StrongU STU-U8 Pro 60 Th/s 2800 W</v>
+        <v>StrongU STU-U1 11 Th/s 1600 W</v>
       </c>
       <c r="C1149" t="str">
-        <v>01014</v>
+        <v>01001</v>
       </c>
     </row>
     <row r="1150">
       <c r="A1150" t="str">
-        <v>Todek</v>
+        <v>StrongU</v>
       </c>
       <c r="B1150" t="str">
-        <v>Todek Toddminer C1 1,55 Th/s 1380 W</v>
+        <v>StrongU STU-U1+ 12,8 Th/s 1850 W</v>
       </c>
       <c r="C1150" t="str">
-        <v>01017</v>
+        <v>01002</v>
       </c>
     </row>
     <row r="1151">
       <c r="A1151" t="str">
-        <v>Todek</v>
+        <v>StrongU</v>
       </c>
       <c r="B1151" t="str">
-        <v>Todek Toddminer C1 1,6 Th/s 1380 W</v>
+        <v>StrongU STU-U1++ 52 Th/s 2200 W</v>
       </c>
       <c r="C1151" t="str">
-        <v>01015</v>
+        <v>01003</v>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="str">
-        <v>Todek</v>
+        <v>StrongU</v>
       </c>
       <c r="B1152" t="str">
-        <v>Todek Toddminer C1 Pro 3 Th/s 2700 W</v>
+        <v>StrongU STU-U2 7 Th/s 1600 W</v>
       </c>
       <c r="C1152" t="str">
-        <v>01016</v>
+        <v>01011</v>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="str">
+        <v>StrongU</v>
+      </c>
+      <c r="B1153" t="str">
+        <v>Strongu STU-U6 420 Gh/s 2100 W</v>
+      </c>
+      <c r="C1153" t="str">
+        <v>00998</v>
+      </c>
+    </row>
+    <row r="1154">
+      <c r="A1154" t="str">
+        <v>StrongU</v>
+      </c>
+      <c r="B1154" t="str">
+        <v>Strongu STU-U6 420 Gh/s 2100 W</v>
+      </c>
+      <c r="C1154" t="str">
+        <v>01004</v>
+      </c>
+    </row>
+    <row r="1155">
+      <c r="A1155" t="str">
+        <v>StrongU</v>
+      </c>
+      <c r="B1155" t="str">
+        <v>StrongU STU-U6 440 Gh/s 2200 W</v>
+      </c>
+      <c r="C1155" t="str">
+        <v>01012</v>
+      </c>
+    </row>
+    <row r="1156">
+      <c r="A1156" t="str">
+        <v>StrongU</v>
+      </c>
+      <c r="B1156" t="str">
+        <v>Strongu STU-U8 46 Th/s 2100 W</v>
+      </c>
+      <c r="C1156" t="str">
+        <v>00999</v>
+      </c>
+    </row>
+    <row r="1157">
+      <c r="A1157" t="str">
+        <v>StrongU</v>
+      </c>
+      <c r="B1157" t="str">
+        <v>StrongU STU-U8 Pro 60 Th/s 2800 W</v>
+      </c>
+      <c r="C1157" t="str">
+        <v>01014</v>
+      </c>
+    </row>
+    <row r="1158">
+      <c r="A1158" t="str">
+        <v>Todek</v>
+      </c>
+      <c r="B1158" t="str">
+        <v>Todek Toddminer C1 1,55 Th/s 1380 W</v>
+      </c>
+      <c r="C1158" t="str">
+        <v>01017</v>
+      </c>
+    </row>
+    <row r="1159">
+      <c r="A1159" t="str">
+        <v>Todek</v>
+      </c>
+      <c r="B1159" t="str">
+        <v>Todek Toddminer C1 1,6 Th/s 1380 W</v>
+      </c>
+      <c r="C1159" t="str">
+        <v>01015</v>
+      </c>
+    </row>
+    <row r="1160">
+      <c r="A1160" t="str">
+        <v>Todek</v>
+      </c>
+      <c r="B1160" t="str">
+        <v>Todek Toddminer C1 Pro 3 Th/s 2700 W</v>
+      </c>
+      <c r="C1160" t="str">
+        <v>01016</v>
+      </c>
+    </row>
+    <row r="1161">
+      <c r="A1161" t="str">
         <v>VolcMiner</v>
       </c>
-      <c r="B1153" t="str">
+      <c r="B1161" t="str">
         <v>VolcMiner D1 17 Gh/s 3900 W</v>
       </c>
-      <c r="C1153" t="str">
+      <c r="C1161" t="str">
         <v>01018</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:C1153"/>
+  <autoFilter ref="A1:C1161"/>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:C1153"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:C1161"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Воркеры</vt:lpstr>
       <vt:lpstr>Каталог оборудования</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>